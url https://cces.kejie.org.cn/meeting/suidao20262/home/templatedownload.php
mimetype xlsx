--- v0 (2026-07-07)
+++ v1 (2026-10-07)
@@ -14,83 +14,92 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
     <sheet name="data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="707">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="710">
   <si>
     <t>邮箱地址</t>
   </si>
   <si>
     <t>手机号码</t>
   </si>
   <si>
     <t>姓名</t>
   </si>
   <si>
     <t>性别</t>
   </si>
   <si>
     <t>所在地区</t>
   </si>
   <si>
     <t>工作单位</t>
   </si>
   <si>
     <t>职务</t>
   </si>
   <si>
     <t>职称</t>
   </si>
   <si>
     <t>个人报告主题</t>
   </si>
   <si>
+    <t>稿件编号（如CTUC-2026-XXX）</t>
+  </si>
+  <si>
+    <t>备注</t>
+  </si>
+  <si>
     <t>首选关注议题</t>
   </si>
   <si>
     <t>申请分论坛报告</t>
+  </si>
+  <si>
+    <t>是否为论文作者</t>
   </si>
   <si>
     <t>男</t>
   </si>
   <si>
     <t>北京</t>
   </si>
   <si>
     <t>研究员</t>
   </si>
   <si>
     <t>1. 隧道及地下工程发展新范式</t>
   </si>
   <si>
     <t>是</t>
   </si>
   <si>
     <t>女</t>
   </si>
   <si>
     <t>天津</t>
   </si>
   <si>
     <t>副研究员</t>
   </si>
@@ -2497,3582 +2506,4089 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K499"/>
+  <dimension ref="A1:N499"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="K1" sqref="K1"/>
+      <selection activeCell="N1" sqref="N1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:11">
+    <row r="1" spans="1:14">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
-      <c r="J1" s="1" t="s">
+      <c r="J1" t="s">
         <v>9</v>
       </c>
-      <c r="K1" s="1" t="s">
+      <c r="K1" t="s">
         <v>10</v>
       </c>
-    </row>
-    <row r="2" spans="1:11">
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="2" spans="1:14">
       <c r="D2"/>
       <c r="E2"/>
       <c r="H2"/>
-      <c r="J2"/>
-[...2 lines deleted...]
-    <row r="3" spans="1:11">
+      <c r="L2"/>
+      <c r="M2"/>
+      <c r="N2"/>
+    </row>
+    <row r="3" spans="1:14">
       <c r="D3"/>
       <c r="E3"/>
       <c r="H3"/>
-      <c r="J3"/>
-[...2 lines deleted...]
-    <row r="4" spans="1:11">
+      <c r="L3"/>
+      <c r="M3"/>
+      <c r="N3"/>
+    </row>
+    <row r="4" spans="1:14">
       <c r="D4"/>
       <c r="E4"/>
       <c r="H4"/>
-      <c r="J4"/>
-[...2 lines deleted...]
-    <row r="5" spans="1:11">
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+    </row>
+    <row r="5" spans="1:14">
       <c r="D5"/>
       <c r="E5"/>
       <c r="H5"/>
-      <c r="J5"/>
-[...2 lines deleted...]
-    <row r="6" spans="1:11">
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5"/>
+    </row>
+    <row r="6" spans="1:14">
       <c r="D6"/>
       <c r="E6"/>
       <c r="H6"/>
-      <c r="J6"/>
-[...2 lines deleted...]
-    <row r="7" spans="1:11">
+      <c r="L6"/>
+      <c r="M6"/>
+      <c r="N6"/>
+    </row>
+    <row r="7" spans="1:14">
       <c r="D7"/>
       <c r="E7"/>
       <c r="H7"/>
-      <c r="J7"/>
-[...2 lines deleted...]
-    <row r="8" spans="1:11">
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+    </row>
+    <row r="8" spans="1:14">
       <c r="D8"/>
       <c r="E8"/>
       <c r="H8"/>
-      <c r="J8"/>
-[...2 lines deleted...]
-    <row r="9" spans="1:11">
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+    </row>
+    <row r="9" spans="1:14">
       <c r="D9"/>
       <c r="E9"/>
       <c r="H9"/>
-      <c r="J9"/>
-[...2 lines deleted...]
-    <row r="10" spans="1:11">
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9"/>
+    </row>
+    <row r="10" spans="1:14">
       <c r="D10"/>
       <c r="E10"/>
       <c r="H10"/>
-      <c r="J10"/>
-[...2 lines deleted...]
-    <row r="11" spans="1:11">
+      <c r="L10"/>
+      <c r="M10"/>
+      <c r="N10"/>
+    </row>
+    <row r="11" spans="1:14">
       <c r="D11"/>
       <c r="E11"/>
       <c r="H11"/>
-      <c r="J11"/>
-[...2 lines deleted...]
-    <row r="12" spans="1:11">
+      <c r="L11"/>
+      <c r="M11"/>
+      <c r="N11"/>
+    </row>
+    <row r="12" spans="1:14">
       <c r="D12"/>
       <c r="E12"/>
       <c r="H12"/>
-      <c r="J12"/>
-[...2 lines deleted...]
-    <row r="13" spans="1:11">
+      <c r="L12"/>
+      <c r="M12"/>
+      <c r="N12"/>
+    </row>
+    <row r="13" spans="1:14">
       <c r="D13"/>
       <c r="E13"/>
       <c r="H13"/>
-      <c r="J13"/>
-[...2 lines deleted...]
-    <row r="14" spans="1:11">
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13"/>
+    </row>
+    <row r="14" spans="1:14">
       <c r="D14"/>
       <c r="E14"/>
       <c r="H14"/>
-      <c r="J14"/>
-[...2 lines deleted...]
-    <row r="15" spans="1:11">
+      <c r="L14"/>
+      <c r="M14"/>
+      <c r="N14"/>
+    </row>
+    <row r="15" spans="1:14">
       <c r="D15"/>
       <c r="E15"/>
       <c r="H15"/>
-      <c r="J15"/>
-[...2 lines deleted...]
-    <row r="16" spans="1:11">
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15"/>
+    </row>
+    <row r="16" spans="1:14">
       <c r="D16"/>
       <c r="E16"/>
       <c r="H16"/>
-      <c r="J16"/>
-[...2 lines deleted...]
-    <row r="17" spans="1:11">
+      <c r="L16"/>
+      <c r="M16"/>
+      <c r="N16"/>
+    </row>
+    <row r="17" spans="1:14">
       <c r="D17"/>
       <c r="E17"/>
       <c r="H17"/>
-      <c r="J17"/>
-[...2 lines deleted...]
-    <row r="18" spans="1:11">
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+    </row>
+    <row r="18" spans="1:14">
       <c r="D18"/>
       <c r="E18"/>
       <c r="H18"/>
-      <c r="J18"/>
-[...2 lines deleted...]
-    <row r="19" spans="1:11">
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+    </row>
+    <row r="19" spans="1:14">
       <c r="D19"/>
       <c r="E19"/>
       <c r="H19"/>
-      <c r="J19"/>
-[...2 lines deleted...]
-    <row r="20" spans="1:11">
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+    </row>
+    <row r="20" spans="1:14">
       <c r="D20"/>
       <c r="E20"/>
       <c r="H20"/>
-      <c r="J20"/>
-[...2 lines deleted...]
-    <row r="21" spans="1:11">
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+    </row>
+    <row r="21" spans="1:14">
       <c r="D21"/>
       <c r="E21"/>
       <c r="H21"/>
-      <c r="J21"/>
-[...2 lines deleted...]
-    <row r="22" spans="1:11">
+      <c r="L21"/>
+      <c r="M21"/>
+      <c r="N21"/>
+    </row>
+    <row r="22" spans="1:14">
       <c r="D22"/>
       <c r="E22"/>
       <c r="H22"/>
-      <c r="J22"/>
-[...2 lines deleted...]
-    <row r="23" spans="1:11">
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+    </row>
+    <row r="23" spans="1:14">
       <c r="D23"/>
       <c r="E23"/>
       <c r="H23"/>
-      <c r="J23"/>
-[...2 lines deleted...]
-    <row r="24" spans="1:11">
+      <c r="L23"/>
+      <c r="M23"/>
+      <c r="N23"/>
+    </row>
+    <row r="24" spans="1:14">
       <c r="D24"/>
       <c r="E24"/>
       <c r="H24"/>
-      <c r="J24"/>
-[...2 lines deleted...]
-    <row r="25" spans="1:11">
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+    </row>
+    <row r="25" spans="1:14">
       <c r="D25"/>
       <c r="E25"/>
       <c r="H25"/>
-      <c r="J25"/>
-[...2 lines deleted...]
-    <row r="26" spans="1:11">
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
+    </row>
+    <row r="26" spans="1:14">
       <c r="D26"/>
       <c r="E26"/>
       <c r="H26"/>
-      <c r="J26"/>
-[...2 lines deleted...]
-    <row r="27" spans="1:11">
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+    </row>
+    <row r="27" spans="1:14">
       <c r="D27"/>
       <c r="E27"/>
       <c r="H27"/>
-      <c r="J27"/>
-[...2 lines deleted...]
-    <row r="28" spans="1:11">
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+    </row>
+    <row r="28" spans="1:14">
       <c r="D28"/>
       <c r="E28"/>
       <c r="H28"/>
-      <c r="J28"/>
-[...2 lines deleted...]
-    <row r="29" spans="1:11">
+      <c r="L28"/>
+      <c r="M28"/>
+      <c r="N28"/>
+    </row>
+    <row r="29" spans="1:14">
       <c r="D29"/>
       <c r="E29"/>
       <c r="H29"/>
-      <c r="J29"/>
-[...2 lines deleted...]
-    <row r="30" spans="1:11">
+      <c r="L29"/>
+      <c r="M29"/>
+      <c r="N29"/>
+    </row>
+    <row r="30" spans="1:14">
       <c r="D30"/>
       <c r="E30"/>
       <c r="H30"/>
-      <c r="J30"/>
-[...2 lines deleted...]
-    <row r="31" spans="1:11">
+      <c r="L30"/>
+      <c r="M30"/>
+      <c r="N30"/>
+    </row>
+    <row r="31" spans="1:14">
       <c r="D31"/>
       <c r="E31"/>
       <c r="H31"/>
-      <c r="J31"/>
-[...2 lines deleted...]
-    <row r="32" spans="1:11">
+      <c r="L31"/>
+      <c r="M31"/>
+      <c r="N31"/>
+    </row>
+    <row r="32" spans="1:14">
       <c r="D32"/>
       <c r="E32"/>
       <c r="H32"/>
-      <c r="J32"/>
-[...2 lines deleted...]
-    <row r="33" spans="1:11">
+      <c r="L32"/>
+      <c r="M32"/>
+      <c r="N32"/>
+    </row>
+    <row r="33" spans="1:14">
       <c r="D33"/>
       <c r="E33"/>
       <c r="H33"/>
-      <c r="J33"/>
-[...2 lines deleted...]
-    <row r="34" spans="1:11">
+      <c r="L33"/>
+      <c r="M33"/>
+      <c r="N33"/>
+    </row>
+    <row r="34" spans="1:14">
       <c r="D34"/>
       <c r="E34"/>
       <c r="H34"/>
-      <c r="J34"/>
-[...2 lines deleted...]
-    <row r="35" spans="1:11">
+      <c r="L34"/>
+      <c r="M34"/>
+      <c r="N34"/>
+    </row>
+    <row r="35" spans="1:14">
       <c r="D35"/>
       <c r="E35"/>
       <c r="H35"/>
-      <c r="J35"/>
-[...2 lines deleted...]
-    <row r="36" spans="1:11">
+      <c r="L35"/>
+      <c r="M35"/>
+      <c r="N35"/>
+    </row>
+    <row r="36" spans="1:14">
       <c r="D36"/>
       <c r="E36"/>
       <c r="H36"/>
-      <c r="J36"/>
-[...2 lines deleted...]
-    <row r="37" spans="1:11">
+      <c r="L36"/>
+      <c r="M36"/>
+      <c r="N36"/>
+    </row>
+    <row r="37" spans="1:14">
       <c r="D37"/>
       <c r="E37"/>
       <c r="H37"/>
-      <c r="J37"/>
-[...2 lines deleted...]
-    <row r="38" spans="1:11">
+      <c r="L37"/>
+      <c r="M37"/>
+      <c r="N37"/>
+    </row>
+    <row r="38" spans="1:14">
       <c r="D38"/>
       <c r="E38"/>
       <c r="H38"/>
-      <c r="J38"/>
-[...2 lines deleted...]
-    <row r="39" spans="1:11">
+      <c r="L38"/>
+      <c r="M38"/>
+      <c r="N38"/>
+    </row>
+    <row r="39" spans="1:14">
       <c r="D39"/>
       <c r="E39"/>
       <c r="H39"/>
-      <c r="J39"/>
-[...2 lines deleted...]
-    <row r="40" spans="1:11">
+      <c r="L39"/>
+      <c r="M39"/>
+      <c r="N39"/>
+    </row>
+    <row r="40" spans="1:14">
       <c r="D40"/>
       <c r="E40"/>
       <c r="H40"/>
-      <c r="J40"/>
-[...2 lines deleted...]
-    <row r="41" spans="1:11">
+      <c r="L40"/>
+      <c r="M40"/>
+      <c r="N40"/>
+    </row>
+    <row r="41" spans="1:14">
       <c r="D41"/>
       <c r="E41"/>
       <c r="H41"/>
-      <c r="J41"/>
-[...2 lines deleted...]
-    <row r="42" spans="1:11">
+      <c r="L41"/>
+      <c r="M41"/>
+      <c r="N41"/>
+    </row>
+    <row r="42" spans="1:14">
       <c r="D42"/>
       <c r="E42"/>
       <c r="H42"/>
-      <c r="J42"/>
-[...2 lines deleted...]
-    <row r="43" spans="1:11">
+      <c r="L42"/>
+      <c r="M42"/>
+      <c r="N42"/>
+    </row>
+    <row r="43" spans="1:14">
       <c r="D43"/>
       <c r="E43"/>
       <c r="H43"/>
-      <c r="J43"/>
-[...2 lines deleted...]
-    <row r="44" spans="1:11">
+      <c r="L43"/>
+      <c r="M43"/>
+      <c r="N43"/>
+    </row>
+    <row r="44" spans="1:14">
       <c r="D44"/>
       <c r="E44"/>
       <c r="H44"/>
-      <c r="J44"/>
-[...2 lines deleted...]
-    <row r="45" spans="1:11">
+      <c r="L44"/>
+      <c r="M44"/>
+      <c r="N44"/>
+    </row>
+    <row r="45" spans="1:14">
       <c r="D45"/>
       <c r="E45"/>
       <c r="H45"/>
-      <c r="J45"/>
-[...2 lines deleted...]
-    <row r="46" spans="1:11">
+      <c r="L45"/>
+      <c r="M45"/>
+      <c r="N45"/>
+    </row>
+    <row r="46" spans="1:14">
       <c r="D46"/>
       <c r="E46"/>
       <c r="H46"/>
-      <c r="J46"/>
-[...2 lines deleted...]
-    <row r="47" spans="1:11">
+      <c r="L46"/>
+      <c r="M46"/>
+      <c r="N46"/>
+    </row>
+    <row r="47" spans="1:14">
       <c r="D47"/>
       <c r="E47"/>
       <c r="H47"/>
-      <c r="J47"/>
-[...2 lines deleted...]
-    <row r="48" spans="1:11">
+      <c r="L47"/>
+      <c r="M47"/>
+      <c r="N47"/>
+    </row>
+    <row r="48" spans="1:14">
       <c r="D48"/>
       <c r="E48"/>
       <c r="H48"/>
-      <c r="J48"/>
-[...2 lines deleted...]
-    <row r="49" spans="1:11">
+      <c r="L48"/>
+      <c r="M48"/>
+      <c r="N48"/>
+    </row>
+    <row r="49" spans="1:14">
       <c r="D49"/>
       <c r="E49"/>
       <c r="H49"/>
-      <c r="J49"/>
-[...2 lines deleted...]
-    <row r="50" spans="1:11">
+      <c r="L49"/>
+      <c r="M49"/>
+      <c r="N49"/>
+    </row>
+    <row r="50" spans="1:14">
       <c r="D50"/>
       <c r="E50"/>
       <c r="H50"/>
-      <c r="J50"/>
-[...2 lines deleted...]
-    <row r="51" spans="1:11">
+      <c r="L50"/>
+      <c r="M50"/>
+      <c r="N50"/>
+    </row>
+    <row r="51" spans="1:14">
       <c r="D51"/>
       <c r="E51"/>
       <c r="H51"/>
-      <c r="J51"/>
-[...2 lines deleted...]
-    <row r="52" spans="1:11">
+      <c r="L51"/>
+      <c r="M51"/>
+      <c r="N51"/>
+    </row>
+    <row r="52" spans="1:14">
       <c r="D52"/>
       <c r="E52"/>
       <c r="H52"/>
-      <c r="J52"/>
-[...2 lines deleted...]
-    <row r="53" spans="1:11">
+      <c r="L52"/>
+      <c r="M52"/>
+      <c r="N52"/>
+    </row>
+    <row r="53" spans="1:14">
       <c r="D53"/>
       <c r="E53"/>
       <c r="H53"/>
-      <c r="J53"/>
-[...2 lines deleted...]
-    <row r="54" spans="1:11">
+      <c r="L53"/>
+      <c r="M53"/>
+      <c r="N53"/>
+    </row>
+    <row r="54" spans="1:14">
       <c r="D54"/>
       <c r="E54"/>
       <c r="H54"/>
-      <c r="J54"/>
-[...2 lines deleted...]
-    <row r="55" spans="1:11">
+      <c r="L54"/>
+      <c r="M54"/>
+      <c r="N54"/>
+    </row>
+    <row r="55" spans="1:14">
       <c r="D55"/>
       <c r="E55"/>
       <c r="H55"/>
-      <c r="J55"/>
-[...2 lines deleted...]
-    <row r="56" spans="1:11">
+      <c r="L55"/>
+      <c r="M55"/>
+      <c r="N55"/>
+    </row>
+    <row r="56" spans="1:14">
       <c r="D56"/>
       <c r="E56"/>
       <c r="H56"/>
-      <c r="J56"/>
-[...2 lines deleted...]
-    <row r="57" spans="1:11">
+      <c r="L56"/>
+      <c r="M56"/>
+      <c r="N56"/>
+    </row>
+    <row r="57" spans="1:14">
       <c r="D57"/>
       <c r="E57"/>
       <c r="H57"/>
-      <c r="J57"/>
-[...2 lines deleted...]
-    <row r="58" spans="1:11">
+      <c r="L57"/>
+      <c r="M57"/>
+      <c r="N57"/>
+    </row>
+    <row r="58" spans="1:14">
       <c r="D58"/>
       <c r="E58"/>
       <c r="H58"/>
-      <c r="J58"/>
-[...2 lines deleted...]
-    <row r="59" spans="1:11">
+      <c r="L58"/>
+      <c r="M58"/>
+      <c r="N58"/>
+    </row>
+    <row r="59" spans="1:14">
       <c r="D59"/>
       <c r="E59"/>
       <c r="H59"/>
-      <c r="J59"/>
-[...2 lines deleted...]
-    <row r="60" spans="1:11">
+      <c r="L59"/>
+      <c r="M59"/>
+      <c r="N59"/>
+    </row>
+    <row r="60" spans="1:14">
       <c r="D60"/>
       <c r="E60"/>
       <c r="H60"/>
-      <c r="J60"/>
-[...2 lines deleted...]
-    <row r="61" spans="1:11">
+      <c r="L60"/>
+      <c r="M60"/>
+      <c r="N60"/>
+    </row>
+    <row r="61" spans="1:14">
       <c r="D61"/>
       <c r="E61"/>
       <c r="H61"/>
-      <c r="J61"/>
-[...2 lines deleted...]
-    <row r="62" spans="1:11">
+      <c r="L61"/>
+      <c r="M61"/>
+      <c r="N61"/>
+    </row>
+    <row r="62" spans="1:14">
       <c r="D62"/>
       <c r="E62"/>
       <c r="H62"/>
-      <c r="J62"/>
-[...2 lines deleted...]
-    <row r="63" spans="1:11">
+      <c r="L62"/>
+      <c r="M62"/>
+      <c r="N62"/>
+    </row>
+    <row r="63" spans="1:14">
       <c r="D63"/>
       <c r="E63"/>
       <c r="H63"/>
-      <c r="J63"/>
-[...2 lines deleted...]
-    <row r="64" spans="1:11">
+      <c r="L63"/>
+      <c r="M63"/>
+      <c r="N63"/>
+    </row>
+    <row r="64" spans="1:14">
       <c r="D64"/>
       <c r="E64"/>
       <c r="H64"/>
-      <c r="J64"/>
-[...2 lines deleted...]
-    <row r="65" spans="1:11">
+      <c r="L64"/>
+      <c r="M64"/>
+      <c r="N64"/>
+    </row>
+    <row r="65" spans="1:14">
       <c r="D65"/>
       <c r="E65"/>
       <c r="H65"/>
-      <c r="J65"/>
-[...2 lines deleted...]
-    <row r="66" spans="1:11">
+      <c r="L65"/>
+      <c r="M65"/>
+      <c r="N65"/>
+    </row>
+    <row r="66" spans="1:14">
       <c r="D66"/>
       <c r="E66"/>
       <c r="H66"/>
-      <c r="J66"/>
-[...2 lines deleted...]
-    <row r="67" spans="1:11">
+      <c r="L66"/>
+      <c r="M66"/>
+      <c r="N66"/>
+    </row>
+    <row r="67" spans="1:14">
       <c r="D67"/>
       <c r="E67"/>
       <c r="H67"/>
-      <c r="J67"/>
-[...2 lines deleted...]
-    <row r="68" spans="1:11">
+      <c r="L67"/>
+      <c r="M67"/>
+      <c r="N67"/>
+    </row>
+    <row r="68" spans="1:14">
       <c r="D68"/>
       <c r="E68"/>
       <c r="H68"/>
-      <c r="J68"/>
-[...2 lines deleted...]
-    <row r="69" spans="1:11">
+      <c r="L68"/>
+      <c r="M68"/>
+      <c r="N68"/>
+    </row>
+    <row r="69" spans="1:14">
       <c r="D69"/>
       <c r="E69"/>
       <c r="H69"/>
-      <c r="J69"/>
-[...2 lines deleted...]
-    <row r="70" spans="1:11">
+      <c r="L69"/>
+      <c r="M69"/>
+      <c r="N69"/>
+    </row>
+    <row r="70" spans="1:14">
       <c r="D70"/>
       <c r="E70"/>
       <c r="H70"/>
-      <c r="J70"/>
-[...2 lines deleted...]
-    <row r="71" spans="1:11">
+      <c r="L70"/>
+      <c r="M70"/>
+      <c r="N70"/>
+    </row>
+    <row r="71" spans="1:14">
       <c r="D71"/>
       <c r="E71"/>
       <c r="H71"/>
-      <c r="J71"/>
-[...2 lines deleted...]
-    <row r="72" spans="1:11">
+      <c r="L71"/>
+      <c r="M71"/>
+      <c r="N71"/>
+    </row>
+    <row r="72" spans="1:14">
       <c r="D72"/>
       <c r="E72"/>
       <c r="H72"/>
-      <c r="J72"/>
-[...2 lines deleted...]
-    <row r="73" spans="1:11">
+      <c r="L72"/>
+      <c r="M72"/>
+      <c r="N72"/>
+    </row>
+    <row r="73" spans="1:14">
       <c r="D73"/>
       <c r="E73"/>
       <c r="H73"/>
-      <c r="J73"/>
-[...2 lines deleted...]
-    <row r="74" spans="1:11">
+      <c r="L73"/>
+      <c r="M73"/>
+      <c r="N73"/>
+    </row>
+    <row r="74" spans="1:14">
       <c r="D74"/>
       <c r="E74"/>
       <c r="H74"/>
-      <c r="J74"/>
-[...2 lines deleted...]
-    <row r="75" spans="1:11">
+      <c r="L74"/>
+      <c r="M74"/>
+      <c r="N74"/>
+    </row>
+    <row r="75" spans="1:14">
       <c r="D75"/>
       <c r="E75"/>
       <c r="H75"/>
-      <c r="J75"/>
-[...2 lines deleted...]
-    <row r="76" spans="1:11">
+      <c r="L75"/>
+      <c r="M75"/>
+      <c r="N75"/>
+    </row>
+    <row r="76" spans="1:14">
       <c r="D76"/>
       <c r="E76"/>
       <c r="H76"/>
-      <c r="J76"/>
-[...2 lines deleted...]
-    <row r="77" spans="1:11">
+      <c r="L76"/>
+      <c r="M76"/>
+      <c r="N76"/>
+    </row>
+    <row r="77" spans="1:14">
       <c r="D77"/>
       <c r="E77"/>
       <c r="H77"/>
-      <c r="J77"/>
-[...2 lines deleted...]
-    <row r="78" spans="1:11">
+      <c r="L77"/>
+      <c r="M77"/>
+      <c r="N77"/>
+    </row>
+    <row r="78" spans="1:14">
       <c r="D78"/>
       <c r="E78"/>
       <c r="H78"/>
-      <c r="J78"/>
-[...2 lines deleted...]
-    <row r="79" spans="1:11">
+      <c r="L78"/>
+      <c r="M78"/>
+      <c r="N78"/>
+    </row>
+    <row r="79" spans="1:14">
       <c r="D79"/>
       <c r="E79"/>
       <c r="H79"/>
-      <c r="J79"/>
-[...2 lines deleted...]
-    <row r="80" spans="1:11">
+      <c r="L79"/>
+      <c r="M79"/>
+      <c r="N79"/>
+    </row>
+    <row r="80" spans="1:14">
       <c r="D80"/>
       <c r="E80"/>
       <c r="H80"/>
-      <c r="J80"/>
-[...2 lines deleted...]
-    <row r="81" spans="1:11">
+      <c r="L80"/>
+      <c r="M80"/>
+      <c r="N80"/>
+    </row>
+    <row r="81" spans="1:14">
       <c r="D81"/>
       <c r="E81"/>
       <c r="H81"/>
-      <c r="J81"/>
-[...2 lines deleted...]
-    <row r="82" spans="1:11">
+      <c r="L81"/>
+      <c r="M81"/>
+      <c r="N81"/>
+    </row>
+    <row r="82" spans="1:14">
       <c r="D82"/>
       <c r="E82"/>
       <c r="H82"/>
-      <c r="J82"/>
-[...2 lines deleted...]
-    <row r="83" spans="1:11">
+      <c r="L82"/>
+      <c r="M82"/>
+      <c r="N82"/>
+    </row>
+    <row r="83" spans="1:14">
       <c r="D83"/>
       <c r="E83"/>
       <c r="H83"/>
-      <c r="J83"/>
-[...2 lines deleted...]
-    <row r="84" spans="1:11">
+      <c r="L83"/>
+      <c r="M83"/>
+      <c r="N83"/>
+    </row>
+    <row r="84" spans="1:14">
       <c r="D84"/>
       <c r="E84"/>
       <c r="H84"/>
-      <c r="J84"/>
-[...2 lines deleted...]
-    <row r="85" spans="1:11">
+      <c r="L84"/>
+      <c r="M84"/>
+      <c r="N84"/>
+    </row>
+    <row r="85" spans="1:14">
       <c r="D85"/>
       <c r="E85"/>
       <c r="H85"/>
-      <c r="J85"/>
-[...2 lines deleted...]
-    <row r="86" spans="1:11">
+      <c r="L85"/>
+      <c r="M85"/>
+      <c r="N85"/>
+    </row>
+    <row r="86" spans="1:14">
       <c r="D86"/>
       <c r="E86"/>
       <c r="H86"/>
-      <c r="J86"/>
-[...2 lines deleted...]
-    <row r="87" spans="1:11">
+      <c r="L86"/>
+      <c r="M86"/>
+      <c r="N86"/>
+    </row>
+    <row r="87" spans="1:14">
       <c r="D87"/>
       <c r="E87"/>
       <c r="H87"/>
-      <c r="J87"/>
-[...2 lines deleted...]
-    <row r="88" spans="1:11">
+      <c r="L87"/>
+      <c r="M87"/>
+      <c r="N87"/>
+    </row>
+    <row r="88" spans="1:14">
       <c r="D88"/>
       <c r="E88"/>
       <c r="H88"/>
-      <c r="J88"/>
-[...2 lines deleted...]
-    <row r="89" spans="1:11">
+      <c r="L88"/>
+      <c r="M88"/>
+      <c r="N88"/>
+    </row>
+    <row r="89" spans="1:14">
       <c r="D89"/>
       <c r="E89"/>
       <c r="H89"/>
-      <c r="J89"/>
-[...2 lines deleted...]
-    <row r="90" spans="1:11">
+      <c r="L89"/>
+      <c r="M89"/>
+      <c r="N89"/>
+    </row>
+    <row r="90" spans="1:14">
       <c r="D90"/>
       <c r="E90"/>
       <c r="H90"/>
-      <c r="J90"/>
-[...2 lines deleted...]
-    <row r="91" spans="1:11">
+      <c r="L90"/>
+      <c r="M90"/>
+      <c r="N90"/>
+    </row>
+    <row r="91" spans="1:14">
       <c r="D91"/>
       <c r="E91"/>
       <c r="H91"/>
-      <c r="J91"/>
-[...2 lines deleted...]
-    <row r="92" spans="1:11">
+      <c r="L91"/>
+      <c r="M91"/>
+      <c r="N91"/>
+    </row>
+    <row r="92" spans="1:14">
       <c r="D92"/>
       <c r="E92"/>
       <c r="H92"/>
-      <c r="J92"/>
-[...2 lines deleted...]
-    <row r="93" spans="1:11">
+      <c r="L92"/>
+      <c r="M92"/>
+      <c r="N92"/>
+    </row>
+    <row r="93" spans="1:14">
       <c r="D93"/>
       <c r="E93"/>
       <c r="H93"/>
-      <c r="J93"/>
-[...2 lines deleted...]
-    <row r="94" spans="1:11">
+      <c r="L93"/>
+      <c r="M93"/>
+      <c r="N93"/>
+    </row>
+    <row r="94" spans="1:14">
       <c r="D94"/>
       <c r="E94"/>
       <c r="H94"/>
-      <c r="J94"/>
-[...2 lines deleted...]
-    <row r="95" spans="1:11">
+      <c r="L94"/>
+      <c r="M94"/>
+      <c r="N94"/>
+    </row>
+    <row r="95" spans="1:14">
       <c r="D95"/>
       <c r="E95"/>
       <c r="H95"/>
-      <c r="J95"/>
-[...2 lines deleted...]
-    <row r="96" spans="1:11">
+      <c r="L95"/>
+      <c r="M95"/>
+      <c r="N95"/>
+    </row>
+    <row r="96" spans="1:14">
       <c r="D96"/>
       <c r="E96"/>
       <c r="H96"/>
-      <c r="J96"/>
-[...2 lines deleted...]
-    <row r="97" spans="1:11">
+      <c r="L96"/>
+      <c r="M96"/>
+      <c r="N96"/>
+    </row>
+    <row r="97" spans="1:14">
       <c r="D97"/>
       <c r="E97"/>
       <c r="H97"/>
-      <c r="J97"/>
-[...2 lines deleted...]
-    <row r="98" spans="1:11">
+      <c r="L97"/>
+      <c r="M97"/>
+      <c r="N97"/>
+    </row>
+    <row r="98" spans="1:14">
       <c r="D98"/>
       <c r="E98"/>
       <c r="H98"/>
-      <c r="J98"/>
-[...2 lines deleted...]
-    <row r="99" spans="1:11">
+      <c r="L98"/>
+      <c r="M98"/>
+      <c r="N98"/>
+    </row>
+    <row r="99" spans="1:14">
       <c r="D99"/>
       <c r="E99"/>
       <c r="H99"/>
-      <c r="J99"/>
-[...2 lines deleted...]
-    <row r="100" spans="1:11">
+      <c r="L99"/>
+      <c r="M99"/>
+      <c r="N99"/>
+    </row>
+    <row r="100" spans="1:14">
       <c r="D100"/>
       <c r="E100"/>
       <c r="H100"/>
-      <c r="J100"/>
-[...2 lines deleted...]
-    <row r="101" spans="1:11">
+      <c r="L100"/>
+      <c r="M100"/>
+      <c r="N100"/>
+    </row>
+    <row r="101" spans="1:14">
       <c r="D101"/>
       <c r="E101"/>
       <c r="H101"/>
-      <c r="J101"/>
-[...2 lines deleted...]
-    <row r="102" spans="1:11">
+      <c r="L101"/>
+      <c r="M101"/>
+      <c r="N101"/>
+    </row>
+    <row r="102" spans="1:14">
       <c r="D102"/>
       <c r="E102"/>
       <c r="H102"/>
-      <c r="J102"/>
-[...2 lines deleted...]
-    <row r="103" spans="1:11">
+      <c r="L102"/>
+      <c r="M102"/>
+      <c r="N102"/>
+    </row>
+    <row r="103" spans="1:14">
       <c r="D103"/>
       <c r="E103"/>
       <c r="H103"/>
-      <c r="J103"/>
-[...2 lines deleted...]
-    <row r="104" spans="1:11">
+      <c r="L103"/>
+      <c r="M103"/>
+      <c r="N103"/>
+    </row>
+    <row r="104" spans="1:14">
       <c r="D104"/>
       <c r="E104"/>
       <c r="H104"/>
-      <c r="J104"/>
-[...2 lines deleted...]
-    <row r="105" spans="1:11">
+      <c r="L104"/>
+      <c r="M104"/>
+      <c r="N104"/>
+    </row>
+    <row r="105" spans="1:14">
       <c r="D105"/>
       <c r="E105"/>
       <c r="H105"/>
-      <c r="J105"/>
-[...2 lines deleted...]
-    <row r="106" spans="1:11">
+      <c r="L105"/>
+      <c r="M105"/>
+      <c r="N105"/>
+    </row>
+    <row r="106" spans="1:14">
       <c r="D106"/>
       <c r="E106"/>
       <c r="H106"/>
-      <c r="J106"/>
-[...2 lines deleted...]
-    <row r="107" spans="1:11">
+      <c r="L106"/>
+      <c r="M106"/>
+      <c r="N106"/>
+    </row>
+    <row r="107" spans="1:14">
       <c r="D107"/>
       <c r="E107"/>
       <c r="H107"/>
-      <c r="J107"/>
-[...2 lines deleted...]
-    <row r="108" spans="1:11">
+      <c r="L107"/>
+      <c r="M107"/>
+      <c r="N107"/>
+    </row>
+    <row r="108" spans="1:14">
       <c r="D108"/>
       <c r="E108"/>
       <c r="H108"/>
-      <c r="J108"/>
-[...2 lines deleted...]
-    <row r="109" spans="1:11">
+      <c r="L108"/>
+      <c r="M108"/>
+      <c r="N108"/>
+    </row>
+    <row r="109" spans="1:14">
       <c r="D109"/>
       <c r="E109"/>
       <c r="H109"/>
-      <c r="J109"/>
-[...2 lines deleted...]
-    <row r="110" spans="1:11">
+      <c r="L109"/>
+      <c r="M109"/>
+      <c r="N109"/>
+    </row>
+    <row r="110" spans="1:14">
       <c r="D110"/>
       <c r="E110"/>
       <c r="H110"/>
-      <c r="J110"/>
-[...2 lines deleted...]
-    <row r="111" spans="1:11">
+      <c r="L110"/>
+      <c r="M110"/>
+      <c r="N110"/>
+    </row>
+    <row r="111" spans="1:14">
       <c r="D111"/>
       <c r="E111"/>
       <c r="H111"/>
-      <c r="J111"/>
-[...2 lines deleted...]
-    <row r="112" spans="1:11">
+      <c r="L111"/>
+      <c r="M111"/>
+      <c r="N111"/>
+    </row>
+    <row r="112" spans="1:14">
       <c r="D112"/>
       <c r="E112"/>
       <c r="H112"/>
-      <c r="J112"/>
-[...2 lines deleted...]
-    <row r="113" spans="1:11">
+      <c r="L112"/>
+      <c r="M112"/>
+      <c r="N112"/>
+    </row>
+    <row r="113" spans="1:14">
       <c r="D113"/>
       <c r="E113"/>
       <c r="H113"/>
-      <c r="J113"/>
-[...2 lines deleted...]
-    <row r="114" spans="1:11">
+      <c r="L113"/>
+      <c r="M113"/>
+      <c r="N113"/>
+    </row>
+    <row r="114" spans="1:14">
       <c r="D114"/>
       <c r="E114"/>
       <c r="H114"/>
-      <c r="J114"/>
-[...2 lines deleted...]
-    <row r="115" spans="1:11">
+      <c r="L114"/>
+      <c r="M114"/>
+      <c r="N114"/>
+    </row>
+    <row r="115" spans="1:14">
       <c r="D115"/>
       <c r="E115"/>
       <c r="H115"/>
-      <c r="J115"/>
-[...2 lines deleted...]
-    <row r="116" spans="1:11">
+      <c r="L115"/>
+      <c r="M115"/>
+      <c r="N115"/>
+    </row>
+    <row r="116" spans="1:14">
       <c r="D116"/>
       <c r="E116"/>
       <c r="H116"/>
-      <c r="J116"/>
-[...2 lines deleted...]
-    <row r="117" spans="1:11">
+      <c r="L116"/>
+      <c r="M116"/>
+      <c r="N116"/>
+    </row>
+    <row r="117" spans="1:14">
       <c r="D117"/>
       <c r="E117"/>
       <c r="H117"/>
-      <c r="J117"/>
-[...2 lines deleted...]
-    <row r="118" spans="1:11">
+      <c r="L117"/>
+      <c r="M117"/>
+      <c r="N117"/>
+    </row>
+    <row r="118" spans="1:14">
       <c r="D118"/>
       <c r="E118"/>
       <c r="H118"/>
-      <c r="J118"/>
-[...2 lines deleted...]
-    <row r="119" spans="1:11">
+      <c r="L118"/>
+      <c r="M118"/>
+      <c r="N118"/>
+    </row>
+    <row r="119" spans="1:14">
       <c r="D119"/>
       <c r="E119"/>
       <c r="H119"/>
-      <c r="J119"/>
-[...2 lines deleted...]
-    <row r="120" spans="1:11">
+      <c r="L119"/>
+      <c r="M119"/>
+      <c r="N119"/>
+    </row>
+    <row r="120" spans="1:14">
       <c r="D120"/>
       <c r="E120"/>
       <c r="H120"/>
-      <c r="J120"/>
-[...2 lines deleted...]
-    <row r="121" spans="1:11">
+      <c r="L120"/>
+      <c r="M120"/>
+      <c r="N120"/>
+    </row>
+    <row r="121" spans="1:14">
       <c r="D121"/>
       <c r="E121"/>
       <c r="H121"/>
-      <c r="J121"/>
-[...2 lines deleted...]
-    <row r="122" spans="1:11">
+      <c r="L121"/>
+      <c r="M121"/>
+      <c r="N121"/>
+    </row>
+    <row r="122" spans="1:14">
       <c r="D122"/>
       <c r="E122"/>
       <c r="H122"/>
-      <c r="J122"/>
-[...2 lines deleted...]
-    <row r="123" spans="1:11">
+      <c r="L122"/>
+      <c r="M122"/>
+      <c r="N122"/>
+    </row>
+    <row r="123" spans="1:14">
       <c r="D123"/>
       <c r="E123"/>
       <c r="H123"/>
-      <c r="J123"/>
-[...2 lines deleted...]
-    <row r="124" spans="1:11">
+      <c r="L123"/>
+      <c r="M123"/>
+      <c r="N123"/>
+    </row>
+    <row r="124" spans="1:14">
       <c r="D124"/>
       <c r="E124"/>
       <c r="H124"/>
-      <c r="J124"/>
-[...2 lines deleted...]
-    <row r="125" spans="1:11">
+      <c r="L124"/>
+      <c r="M124"/>
+      <c r="N124"/>
+    </row>
+    <row r="125" spans="1:14">
       <c r="D125"/>
       <c r="E125"/>
       <c r="H125"/>
-      <c r="J125"/>
-[...2 lines deleted...]
-    <row r="126" spans="1:11">
+      <c r="L125"/>
+      <c r="M125"/>
+      <c r="N125"/>
+    </row>
+    <row r="126" spans="1:14">
       <c r="D126"/>
       <c r="E126"/>
       <c r="H126"/>
-      <c r="J126"/>
-[...2 lines deleted...]
-    <row r="127" spans="1:11">
+      <c r="L126"/>
+      <c r="M126"/>
+      <c r="N126"/>
+    </row>
+    <row r="127" spans="1:14">
       <c r="D127"/>
       <c r="E127"/>
       <c r="H127"/>
-      <c r="J127"/>
-[...2 lines deleted...]
-    <row r="128" spans="1:11">
+      <c r="L127"/>
+      <c r="M127"/>
+      <c r="N127"/>
+    </row>
+    <row r="128" spans="1:14">
       <c r="D128"/>
       <c r="E128"/>
       <c r="H128"/>
-      <c r="J128"/>
-[...2 lines deleted...]
-    <row r="129" spans="1:11">
+      <c r="L128"/>
+      <c r="M128"/>
+      <c r="N128"/>
+    </row>
+    <row r="129" spans="1:14">
       <c r="D129"/>
       <c r="E129"/>
       <c r="H129"/>
-      <c r="J129"/>
-[...2 lines deleted...]
-    <row r="130" spans="1:11">
+      <c r="L129"/>
+      <c r="M129"/>
+      <c r="N129"/>
+    </row>
+    <row r="130" spans="1:14">
       <c r="D130"/>
       <c r="E130"/>
       <c r="H130"/>
-      <c r="J130"/>
-[...2 lines deleted...]
-    <row r="131" spans="1:11">
+      <c r="L130"/>
+      <c r="M130"/>
+      <c r="N130"/>
+    </row>
+    <row r="131" spans="1:14">
       <c r="D131"/>
       <c r="E131"/>
       <c r="H131"/>
-      <c r="J131"/>
-[...2 lines deleted...]
-    <row r="132" spans="1:11">
+      <c r="L131"/>
+      <c r="M131"/>
+      <c r="N131"/>
+    </row>
+    <row r="132" spans="1:14">
       <c r="D132"/>
       <c r="E132"/>
       <c r="H132"/>
-      <c r="J132"/>
-[...2 lines deleted...]
-    <row r="133" spans="1:11">
+      <c r="L132"/>
+      <c r="M132"/>
+      <c r="N132"/>
+    </row>
+    <row r="133" spans="1:14">
       <c r="D133"/>
       <c r="E133"/>
       <c r="H133"/>
-      <c r="J133"/>
-[...2 lines deleted...]
-    <row r="134" spans="1:11">
+      <c r="L133"/>
+      <c r="M133"/>
+      <c r="N133"/>
+    </row>
+    <row r="134" spans="1:14">
       <c r="D134"/>
       <c r="E134"/>
       <c r="H134"/>
-      <c r="J134"/>
-[...2 lines deleted...]
-    <row r="135" spans="1:11">
+      <c r="L134"/>
+      <c r="M134"/>
+      <c r="N134"/>
+    </row>
+    <row r="135" spans="1:14">
       <c r="D135"/>
       <c r="E135"/>
       <c r="H135"/>
-      <c r="J135"/>
-[...2 lines deleted...]
-    <row r="136" spans="1:11">
+      <c r="L135"/>
+      <c r="M135"/>
+      <c r="N135"/>
+    </row>
+    <row r="136" spans="1:14">
       <c r="D136"/>
       <c r="E136"/>
       <c r="H136"/>
-      <c r="J136"/>
-[...2 lines deleted...]
-    <row r="137" spans="1:11">
+      <c r="L136"/>
+      <c r="M136"/>
+      <c r="N136"/>
+    </row>
+    <row r="137" spans="1:14">
       <c r="D137"/>
       <c r="E137"/>
       <c r="H137"/>
-      <c r="J137"/>
-[...2 lines deleted...]
-    <row r="138" spans="1:11">
+      <c r="L137"/>
+      <c r="M137"/>
+      <c r="N137"/>
+    </row>
+    <row r="138" spans="1:14">
       <c r="D138"/>
       <c r="E138"/>
       <c r="H138"/>
-      <c r="J138"/>
-[...2 lines deleted...]
-    <row r="139" spans="1:11">
+      <c r="L138"/>
+      <c r="M138"/>
+      <c r="N138"/>
+    </row>
+    <row r="139" spans="1:14">
       <c r="D139"/>
       <c r="E139"/>
       <c r="H139"/>
-      <c r="J139"/>
-[...2 lines deleted...]
-    <row r="140" spans="1:11">
+      <c r="L139"/>
+      <c r="M139"/>
+      <c r="N139"/>
+    </row>
+    <row r="140" spans="1:14">
       <c r="D140"/>
       <c r="E140"/>
       <c r="H140"/>
-      <c r="J140"/>
-[...2 lines deleted...]
-    <row r="141" spans="1:11">
+      <c r="L140"/>
+      <c r="M140"/>
+      <c r="N140"/>
+    </row>
+    <row r="141" spans="1:14">
       <c r="D141"/>
       <c r="E141"/>
       <c r="H141"/>
-      <c r="J141"/>
-[...2 lines deleted...]
-    <row r="142" spans="1:11">
+      <c r="L141"/>
+      <c r="M141"/>
+      <c r="N141"/>
+    </row>
+    <row r="142" spans="1:14">
       <c r="D142"/>
       <c r="E142"/>
       <c r="H142"/>
-      <c r="J142"/>
-[...2 lines deleted...]
-    <row r="143" spans="1:11">
+      <c r="L142"/>
+      <c r="M142"/>
+      <c r="N142"/>
+    </row>
+    <row r="143" spans="1:14">
       <c r="D143"/>
       <c r="E143"/>
       <c r="H143"/>
-      <c r="J143"/>
-[...2 lines deleted...]
-    <row r="144" spans="1:11">
+      <c r="L143"/>
+      <c r="M143"/>
+      <c r="N143"/>
+    </row>
+    <row r="144" spans="1:14">
       <c r="D144"/>
       <c r="E144"/>
       <c r="H144"/>
-      <c r="J144"/>
-[...2 lines deleted...]
-    <row r="145" spans="1:11">
+      <c r="L144"/>
+      <c r="M144"/>
+      <c r="N144"/>
+    </row>
+    <row r="145" spans="1:14">
       <c r="D145"/>
       <c r="E145"/>
       <c r="H145"/>
-      <c r="J145"/>
-[...2 lines deleted...]
-    <row r="146" spans="1:11">
+      <c r="L145"/>
+      <c r="M145"/>
+      <c r="N145"/>
+    </row>
+    <row r="146" spans="1:14">
       <c r="D146"/>
       <c r="E146"/>
       <c r="H146"/>
-      <c r="J146"/>
-[...2 lines deleted...]
-    <row r="147" spans="1:11">
+      <c r="L146"/>
+      <c r="M146"/>
+      <c r="N146"/>
+    </row>
+    <row r="147" spans="1:14">
       <c r="D147"/>
       <c r="E147"/>
       <c r="H147"/>
-      <c r="J147"/>
-[...2 lines deleted...]
-    <row r="148" spans="1:11">
+      <c r="L147"/>
+      <c r="M147"/>
+      <c r="N147"/>
+    </row>
+    <row r="148" spans="1:14">
       <c r="D148"/>
       <c r="E148"/>
       <c r="H148"/>
-      <c r="J148"/>
-[...2 lines deleted...]
-    <row r="149" spans="1:11">
+      <c r="L148"/>
+      <c r="M148"/>
+      <c r="N148"/>
+    </row>
+    <row r="149" spans="1:14">
       <c r="D149"/>
       <c r="E149"/>
       <c r="H149"/>
-      <c r="J149"/>
-[...2 lines deleted...]
-    <row r="150" spans="1:11">
+      <c r="L149"/>
+      <c r="M149"/>
+      <c r="N149"/>
+    </row>
+    <row r="150" spans="1:14">
       <c r="D150"/>
       <c r="E150"/>
       <c r="H150"/>
-      <c r="J150"/>
-[...2 lines deleted...]
-    <row r="151" spans="1:11">
+      <c r="L150"/>
+      <c r="M150"/>
+      <c r="N150"/>
+    </row>
+    <row r="151" spans="1:14">
       <c r="D151"/>
       <c r="E151"/>
       <c r="H151"/>
-      <c r="J151"/>
-[...2 lines deleted...]
-    <row r="152" spans="1:11">
+      <c r="L151"/>
+      <c r="M151"/>
+      <c r="N151"/>
+    </row>
+    <row r="152" spans="1:14">
       <c r="D152"/>
       <c r="E152"/>
       <c r="H152"/>
-      <c r="J152"/>
-[...2 lines deleted...]
-    <row r="153" spans="1:11">
+      <c r="L152"/>
+      <c r="M152"/>
+      <c r="N152"/>
+    </row>
+    <row r="153" spans="1:14">
       <c r="D153"/>
       <c r="E153"/>
       <c r="H153"/>
-      <c r="J153"/>
-[...2 lines deleted...]
-    <row r="154" spans="1:11">
+      <c r="L153"/>
+      <c r="M153"/>
+      <c r="N153"/>
+    </row>
+    <row r="154" spans="1:14">
       <c r="D154"/>
       <c r="E154"/>
       <c r="H154"/>
-      <c r="J154"/>
-[...2 lines deleted...]
-    <row r="155" spans="1:11">
+      <c r="L154"/>
+      <c r="M154"/>
+      <c r="N154"/>
+    </row>
+    <row r="155" spans="1:14">
       <c r="D155"/>
       <c r="E155"/>
       <c r="H155"/>
-      <c r="J155"/>
-[...2 lines deleted...]
-    <row r="156" spans="1:11">
+      <c r="L155"/>
+      <c r="M155"/>
+      <c r="N155"/>
+    </row>
+    <row r="156" spans="1:14">
       <c r="D156"/>
       <c r="E156"/>
       <c r="H156"/>
-      <c r="J156"/>
-[...2 lines deleted...]
-    <row r="157" spans="1:11">
+      <c r="L156"/>
+      <c r="M156"/>
+      <c r="N156"/>
+    </row>
+    <row r="157" spans="1:14">
       <c r="D157"/>
       <c r="E157"/>
       <c r="H157"/>
-      <c r="J157"/>
-[...2 lines deleted...]
-    <row r="158" spans="1:11">
+      <c r="L157"/>
+      <c r="M157"/>
+      <c r="N157"/>
+    </row>
+    <row r="158" spans="1:14">
       <c r="D158"/>
       <c r="E158"/>
       <c r="H158"/>
-      <c r="J158"/>
-[...2 lines deleted...]
-    <row r="159" spans="1:11">
+      <c r="L158"/>
+      <c r="M158"/>
+      <c r="N158"/>
+    </row>
+    <row r="159" spans="1:14">
       <c r="D159"/>
       <c r="E159"/>
       <c r="H159"/>
-      <c r="J159"/>
-[...2 lines deleted...]
-    <row r="160" spans="1:11">
+      <c r="L159"/>
+      <c r="M159"/>
+      <c r="N159"/>
+    </row>
+    <row r="160" spans="1:14">
       <c r="D160"/>
       <c r="E160"/>
       <c r="H160"/>
-      <c r="J160"/>
-[...2 lines deleted...]
-    <row r="161" spans="1:11">
+      <c r="L160"/>
+      <c r="M160"/>
+      <c r="N160"/>
+    </row>
+    <row r="161" spans="1:14">
       <c r="D161"/>
       <c r="E161"/>
       <c r="H161"/>
-      <c r="J161"/>
-[...2 lines deleted...]
-    <row r="162" spans="1:11">
+      <c r="L161"/>
+      <c r="M161"/>
+      <c r="N161"/>
+    </row>
+    <row r="162" spans="1:14">
       <c r="D162"/>
       <c r="E162"/>
       <c r="H162"/>
-      <c r="J162"/>
-[...2 lines deleted...]
-    <row r="163" spans="1:11">
+      <c r="L162"/>
+      <c r="M162"/>
+      <c r="N162"/>
+    </row>
+    <row r="163" spans="1:14">
       <c r="D163"/>
       <c r="E163"/>
       <c r="H163"/>
-      <c r="J163"/>
-[...2 lines deleted...]
-    <row r="164" spans="1:11">
+      <c r="L163"/>
+      <c r="M163"/>
+      <c r="N163"/>
+    </row>
+    <row r="164" spans="1:14">
       <c r="D164"/>
       <c r="E164"/>
       <c r="H164"/>
-      <c r="J164"/>
-[...2 lines deleted...]
-    <row r="165" spans="1:11">
+      <c r="L164"/>
+      <c r="M164"/>
+      <c r="N164"/>
+    </row>
+    <row r="165" spans="1:14">
       <c r="D165"/>
       <c r="E165"/>
       <c r="H165"/>
-      <c r="J165"/>
-[...2 lines deleted...]
-    <row r="166" spans="1:11">
+      <c r="L165"/>
+      <c r="M165"/>
+      <c r="N165"/>
+    </row>
+    <row r="166" spans="1:14">
       <c r="D166"/>
       <c r="E166"/>
       <c r="H166"/>
-      <c r="J166"/>
-[...2 lines deleted...]
-    <row r="167" spans="1:11">
+      <c r="L166"/>
+      <c r="M166"/>
+      <c r="N166"/>
+    </row>
+    <row r="167" spans="1:14">
       <c r="D167"/>
       <c r="E167"/>
       <c r="H167"/>
-      <c r="J167"/>
-[...2 lines deleted...]
-    <row r="168" spans="1:11">
+      <c r="L167"/>
+      <c r="M167"/>
+      <c r="N167"/>
+    </row>
+    <row r="168" spans="1:14">
       <c r="D168"/>
       <c r="E168"/>
       <c r="H168"/>
-      <c r="J168"/>
-[...2 lines deleted...]
-    <row r="169" spans="1:11">
+      <c r="L168"/>
+      <c r="M168"/>
+      <c r="N168"/>
+    </row>
+    <row r="169" spans="1:14">
       <c r="D169"/>
       <c r="E169"/>
       <c r="H169"/>
-      <c r="J169"/>
-[...2 lines deleted...]
-    <row r="170" spans="1:11">
+      <c r="L169"/>
+      <c r="M169"/>
+      <c r="N169"/>
+    </row>
+    <row r="170" spans="1:14">
       <c r="D170"/>
       <c r="E170"/>
       <c r="H170"/>
-      <c r="J170"/>
-[...2 lines deleted...]
-    <row r="171" spans="1:11">
+      <c r="L170"/>
+      <c r="M170"/>
+      <c r="N170"/>
+    </row>
+    <row r="171" spans="1:14">
       <c r="D171"/>
       <c r="E171"/>
       <c r="H171"/>
-      <c r="J171"/>
-[...2 lines deleted...]
-    <row r="172" spans="1:11">
+      <c r="L171"/>
+      <c r="M171"/>
+      <c r="N171"/>
+    </row>
+    <row r="172" spans="1:14">
       <c r="D172"/>
       <c r="E172"/>
       <c r="H172"/>
-      <c r="J172"/>
-[...2 lines deleted...]
-    <row r="173" spans="1:11">
+      <c r="L172"/>
+      <c r="M172"/>
+      <c r="N172"/>
+    </row>
+    <row r="173" spans="1:14">
       <c r="D173"/>
       <c r="E173"/>
       <c r="H173"/>
-      <c r="J173"/>
-[...2 lines deleted...]
-    <row r="174" spans="1:11">
+      <c r="L173"/>
+      <c r="M173"/>
+      <c r="N173"/>
+    </row>
+    <row r="174" spans="1:14">
       <c r="D174"/>
       <c r="E174"/>
       <c r="H174"/>
-      <c r="J174"/>
-[...2 lines deleted...]
-    <row r="175" spans="1:11">
+      <c r="L174"/>
+      <c r="M174"/>
+      <c r="N174"/>
+    </row>
+    <row r="175" spans="1:14">
       <c r="D175"/>
       <c r="E175"/>
       <c r="H175"/>
-      <c r="J175"/>
-[...2 lines deleted...]
-    <row r="176" spans="1:11">
+      <c r="L175"/>
+      <c r="M175"/>
+      <c r="N175"/>
+    </row>
+    <row r="176" spans="1:14">
       <c r="D176"/>
       <c r="E176"/>
       <c r="H176"/>
-      <c r="J176"/>
-[...2 lines deleted...]
-    <row r="177" spans="1:11">
+      <c r="L176"/>
+      <c r="M176"/>
+      <c r="N176"/>
+    </row>
+    <row r="177" spans="1:14">
       <c r="D177"/>
       <c r="E177"/>
       <c r="H177"/>
-      <c r="J177"/>
-[...2 lines deleted...]
-    <row r="178" spans="1:11">
+      <c r="L177"/>
+      <c r="M177"/>
+      <c r="N177"/>
+    </row>
+    <row r="178" spans="1:14">
       <c r="D178"/>
       <c r="E178"/>
       <c r="H178"/>
-      <c r="J178"/>
-[...2 lines deleted...]
-    <row r="179" spans="1:11">
+      <c r="L178"/>
+      <c r="M178"/>
+      <c r="N178"/>
+    </row>
+    <row r="179" spans="1:14">
       <c r="D179"/>
       <c r="E179"/>
       <c r="H179"/>
-      <c r="J179"/>
-[...2 lines deleted...]
-    <row r="180" spans="1:11">
+      <c r="L179"/>
+      <c r="M179"/>
+      <c r="N179"/>
+    </row>
+    <row r="180" spans="1:14">
       <c r="D180"/>
       <c r="E180"/>
       <c r="H180"/>
-      <c r="J180"/>
-[...2 lines deleted...]
-    <row r="181" spans="1:11">
+      <c r="L180"/>
+      <c r="M180"/>
+      <c r="N180"/>
+    </row>
+    <row r="181" spans="1:14">
       <c r="D181"/>
       <c r="E181"/>
       <c r="H181"/>
-      <c r="J181"/>
-[...2 lines deleted...]
-    <row r="182" spans="1:11">
+      <c r="L181"/>
+      <c r="M181"/>
+      <c r="N181"/>
+    </row>
+    <row r="182" spans="1:14">
       <c r="D182"/>
       <c r="E182"/>
       <c r="H182"/>
-      <c r="J182"/>
-[...2 lines deleted...]
-    <row r="183" spans="1:11">
+      <c r="L182"/>
+      <c r="M182"/>
+      <c r="N182"/>
+    </row>
+    <row r="183" spans="1:14">
       <c r="D183"/>
       <c r="E183"/>
       <c r="H183"/>
-      <c r="J183"/>
-[...2 lines deleted...]
-    <row r="184" spans="1:11">
+      <c r="L183"/>
+      <c r="M183"/>
+      <c r="N183"/>
+    </row>
+    <row r="184" spans="1:14">
       <c r="D184"/>
       <c r="E184"/>
       <c r="H184"/>
-      <c r="J184"/>
-[...2 lines deleted...]
-    <row r="185" spans="1:11">
+      <c r="L184"/>
+      <c r="M184"/>
+      <c r="N184"/>
+    </row>
+    <row r="185" spans="1:14">
       <c r="D185"/>
       <c r="E185"/>
       <c r="H185"/>
-      <c r="J185"/>
-[...2 lines deleted...]
-    <row r="186" spans="1:11">
+      <c r="L185"/>
+      <c r="M185"/>
+      <c r="N185"/>
+    </row>
+    <row r="186" spans="1:14">
       <c r="D186"/>
       <c r="E186"/>
       <c r="H186"/>
-      <c r="J186"/>
-[...2 lines deleted...]
-    <row r="187" spans="1:11">
+      <c r="L186"/>
+      <c r="M186"/>
+      <c r="N186"/>
+    </row>
+    <row r="187" spans="1:14">
       <c r="D187"/>
       <c r="E187"/>
       <c r="H187"/>
-      <c r="J187"/>
-[...2 lines deleted...]
-    <row r="188" spans="1:11">
+      <c r="L187"/>
+      <c r="M187"/>
+      <c r="N187"/>
+    </row>
+    <row r="188" spans="1:14">
       <c r="D188"/>
       <c r="E188"/>
       <c r="H188"/>
-      <c r="J188"/>
-[...2 lines deleted...]
-    <row r="189" spans="1:11">
+      <c r="L188"/>
+      <c r="M188"/>
+      <c r="N188"/>
+    </row>
+    <row r="189" spans="1:14">
       <c r="D189"/>
       <c r="E189"/>
       <c r="H189"/>
-      <c r="J189"/>
-[...2 lines deleted...]
-    <row r="190" spans="1:11">
+      <c r="L189"/>
+      <c r="M189"/>
+      <c r="N189"/>
+    </row>
+    <row r="190" spans="1:14">
       <c r="D190"/>
       <c r="E190"/>
       <c r="H190"/>
-      <c r="J190"/>
-[...2 lines deleted...]
-    <row r="191" spans="1:11">
+      <c r="L190"/>
+      <c r="M190"/>
+      <c r="N190"/>
+    </row>
+    <row r="191" spans="1:14">
       <c r="D191"/>
       <c r="E191"/>
       <c r="H191"/>
-      <c r="J191"/>
-[...2 lines deleted...]
-    <row r="192" spans="1:11">
+      <c r="L191"/>
+      <c r="M191"/>
+      <c r="N191"/>
+    </row>
+    <row r="192" spans="1:14">
       <c r="D192"/>
       <c r="E192"/>
       <c r="H192"/>
-      <c r="J192"/>
-[...2 lines deleted...]
-    <row r="193" spans="1:11">
+      <c r="L192"/>
+      <c r="M192"/>
+      <c r="N192"/>
+    </row>
+    <row r="193" spans="1:14">
       <c r="D193"/>
       <c r="E193"/>
       <c r="H193"/>
-      <c r="J193"/>
-[...2 lines deleted...]
-    <row r="194" spans="1:11">
+      <c r="L193"/>
+      <c r="M193"/>
+      <c r="N193"/>
+    </row>
+    <row r="194" spans="1:14">
       <c r="D194"/>
       <c r="E194"/>
       <c r="H194"/>
-      <c r="J194"/>
-[...2 lines deleted...]
-    <row r="195" spans="1:11">
+      <c r="L194"/>
+      <c r="M194"/>
+      <c r="N194"/>
+    </row>
+    <row r="195" spans="1:14">
       <c r="D195"/>
       <c r="E195"/>
       <c r="H195"/>
-      <c r="J195"/>
-[...2 lines deleted...]
-    <row r="196" spans="1:11">
+      <c r="L195"/>
+      <c r="M195"/>
+      <c r="N195"/>
+    </row>
+    <row r="196" spans="1:14">
       <c r="D196"/>
       <c r="E196"/>
       <c r="H196"/>
-      <c r="J196"/>
-[...2 lines deleted...]
-    <row r="197" spans="1:11">
+      <c r="L196"/>
+      <c r="M196"/>
+      <c r="N196"/>
+    </row>
+    <row r="197" spans="1:14">
       <c r="D197"/>
       <c r="E197"/>
       <c r="H197"/>
-      <c r="J197"/>
-[...2 lines deleted...]
-    <row r="198" spans="1:11">
+      <c r="L197"/>
+      <c r="M197"/>
+      <c r="N197"/>
+    </row>
+    <row r="198" spans="1:14">
       <c r="D198"/>
       <c r="E198"/>
       <c r="H198"/>
-      <c r="J198"/>
-[...2 lines deleted...]
-    <row r="199" spans="1:11">
+      <c r="L198"/>
+      <c r="M198"/>
+      <c r="N198"/>
+    </row>
+    <row r="199" spans="1:14">
       <c r="D199"/>
       <c r="E199"/>
       <c r="H199"/>
-      <c r="J199"/>
-[...2 lines deleted...]
-    <row r="200" spans="1:11">
+      <c r="L199"/>
+      <c r="M199"/>
+      <c r="N199"/>
+    </row>
+    <row r="200" spans="1:14">
       <c r="D200"/>
       <c r="E200"/>
       <c r="H200"/>
-      <c r="J200"/>
-[...2 lines deleted...]
-    <row r="201" spans="1:11">
+      <c r="L200"/>
+      <c r="M200"/>
+      <c r="N200"/>
+    </row>
+    <row r="201" spans="1:14">
       <c r="D201"/>
       <c r="E201"/>
       <c r="H201"/>
-      <c r="J201"/>
-[...2 lines deleted...]
-    <row r="202" spans="1:11">
+      <c r="L201"/>
+      <c r="M201"/>
+      <c r="N201"/>
+    </row>
+    <row r="202" spans="1:14">
       <c r="D202"/>
       <c r="E202"/>
       <c r="H202"/>
-      <c r="J202"/>
-[...2 lines deleted...]
-    <row r="203" spans="1:11">
+      <c r="L202"/>
+      <c r="M202"/>
+      <c r="N202"/>
+    </row>
+    <row r="203" spans="1:14">
       <c r="D203"/>
       <c r="E203"/>
       <c r="H203"/>
-      <c r="J203"/>
-[...2 lines deleted...]
-    <row r="204" spans="1:11">
+      <c r="L203"/>
+      <c r="M203"/>
+      <c r="N203"/>
+    </row>
+    <row r="204" spans="1:14">
       <c r="D204"/>
       <c r="E204"/>
       <c r="H204"/>
-      <c r="J204"/>
-[...2 lines deleted...]
-    <row r="205" spans="1:11">
+      <c r="L204"/>
+      <c r="M204"/>
+      <c r="N204"/>
+    </row>
+    <row r="205" spans="1:14">
       <c r="D205"/>
       <c r="E205"/>
       <c r="H205"/>
-      <c r="J205"/>
-[...2 lines deleted...]
-    <row r="206" spans="1:11">
+      <c r="L205"/>
+      <c r="M205"/>
+      <c r="N205"/>
+    </row>
+    <row r="206" spans="1:14">
       <c r="D206"/>
       <c r="E206"/>
       <c r="H206"/>
-      <c r="J206"/>
-[...2 lines deleted...]
-    <row r="207" spans="1:11">
+      <c r="L206"/>
+      <c r="M206"/>
+      <c r="N206"/>
+    </row>
+    <row r="207" spans="1:14">
       <c r="D207"/>
       <c r="E207"/>
       <c r="H207"/>
-      <c r="J207"/>
-[...2 lines deleted...]
-    <row r="208" spans="1:11">
+      <c r="L207"/>
+      <c r="M207"/>
+      <c r="N207"/>
+    </row>
+    <row r="208" spans="1:14">
       <c r="D208"/>
       <c r="E208"/>
       <c r="H208"/>
-      <c r="J208"/>
-[...2 lines deleted...]
-    <row r="209" spans="1:11">
+      <c r="L208"/>
+      <c r="M208"/>
+      <c r="N208"/>
+    </row>
+    <row r="209" spans="1:14">
       <c r="D209"/>
       <c r="E209"/>
       <c r="H209"/>
-      <c r="J209"/>
-[...2 lines deleted...]
-    <row r="210" spans="1:11">
+      <c r="L209"/>
+      <c r="M209"/>
+      <c r="N209"/>
+    </row>
+    <row r="210" spans="1:14">
       <c r="D210"/>
       <c r="E210"/>
       <c r="H210"/>
-      <c r="J210"/>
-[...2 lines deleted...]
-    <row r="211" spans="1:11">
+      <c r="L210"/>
+      <c r="M210"/>
+      <c r="N210"/>
+    </row>
+    <row r="211" spans="1:14">
       <c r="D211"/>
       <c r="E211"/>
       <c r="H211"/>
-      <c r="J211"/>
-[...2 lines deleted...]
-    <row r="212" spans="1:11">
+      <c r="L211"/>
+      <c r="M211"/>
+      <c r="N211"/>
+    </row>
+    <row r="212" spans="1:14">
       <c r="D212"/>
       <c r="E212"/>
       <c r="H212"/>
-      <c r="J212"/>
-[...2 lines deleted...]
-    <row r="213" spans="1:11">
+      <c r="L212"/>
+      <c r="M212"/>
+      <c r="N212"/>
+    </row>
+    <row r="213" spans="1:14">
       <c r="D213"/>
       <c r="E213"/>
       <c r="H213"/>
-      <c r="J213"/>
-[...2 lines deleted...]
-    <row r="214" spans="1:11">
+      <c r="L213"/>
+      <c r="M213"/>
+      <c r="N213"/>
+    </row>
+    <row r="214" spans="1:14">
       <c r="D214"/>
       <c r="E214"/>
       <c r="H214"/>
-      <c r="J214"/>
-[...2 lines deleted...]
-    <row r="215" spans="1:11">
+      <c r="L214"/>
+      <c r="M214"/>
+      <c r="N214"/>
+    </row>
+    <row r="215" spans="1:14">
       <c r="D215"/>
       <c r="E215"/>
       <c r="H215"/>
-      <c r="J215"/>
-[...2 lines deleted...]
-    <row r="216" spans="1:11">
+      <c r="L215"/>
+      <c r="M215"/>
+      <c r="N215"/>
+    </row>
+    <row r="216" spans="1:14">
       <c r="D216"/>
       <c r="E216"/>
       <c r="H216"/>
-      <c r="J216"/>
-[...2 lines deleted...]
-    <row r="217" spans="1:11">
+      <c r="L216"/>
+      <c r="M216"/>
+      <c r="N216"/>
+    </row>
+    <row r="217" spans="1:14">
       <c r="D217"/>
       <c r="E217"/>
       <c r="H217"/>
-      <c r="J217"/>
-[...2 lines deleted...]
-    <row r="218" spans="1:11">
+      <c r="L217"/>
+      <c r="M217"/>
+      <c r="N217"/>
+    </row>
+    <row r="218" spans="1:14">
       <c r="D218"/>
       <c r="E218"/>
       <c r="H218"/>
-      <c r="J218"/>
-[...2 lines deleted...]
-    <row r="219" spans="1:11">
+      <c r="L218"/>
+      <c r="M218"/>
+      <c r="N218"/>
+    </row>
+    <row r="219" spans="1:14">
       <c r="D219"/>
       <c r="E219"/>
       <c r="H219"/>
-      <c r="J219"/>
-[...2 lines deleted...]
-    <row r="220" spans="1:11">
+      <c r="L219"/>
+      <c r="M219"/>
+      <c r="N219"/>
+    </row>
+    <row r="220" spans="1:14">
       <c r="D220"/>
       <c r="E220"/>
       <c r="H220"/>
-      <c r="J220"/>
-[...2 lines deleted...]
-    <row r="221" spans="1:11">
+      <c r="L220"/>
+      <c r="M220"/>
+      <c r="N220"/>
+    </row>
+    <row r="221" spans="1:14">
       <c r="D221"/>
       <c r="E221"/>
       <c r="H221"/>
-      <c r="J221"/>
-[...2 lines deleted...]
-    <row r="222" spans="1:11">
+      <c r="L221"/>
+      <c r="M221"/>
+      <c r="N221"/>
+    </row>
+    <row r="222" spans="1:14">
       <c r="D222"/>
       <c r="E222"/>
       <c r="H222"/>
-      <c r="J222"/>
-[...2 lines deleted...]
-    <row r="223" spans="1:11">
+      <c r="L222"/>
+      <c r="M222"/>
+      <c r="N222"/>
+    </row>
+    <row r="223" spans="1:14">
       <c r="D223"/>
       <c r="E223"/>
       <c r="H223"/>
-      <c r="J223"/>
-[...2 lines deleted...]
-    <row r="224" spans="1:11">
+      <c r="L223"/>
+      <c r="M223"/>
+      <c r="N223"/>
+    </row>
+    <row r="224" spans="1:14">
       <c r="D224"/>
       <c r="E224"/>
       <c r="H224"/>
-      <c r="J224"/>
-[...2 lines deleted...]
-    <row r="225" spans="1:11">
+      <c r="L224"/>
+      <c r="M224"/>
+      <c r="N224"/>
+    </row>
+    <row r="225" spans="1:14">
       <c r="D225"/>
       <c r="E225"/>
       <c r="H225"/>
-      <c r="J225"/>
-[...2 lines deleted...]
-    <row r="226" spans="1:11">
+      <c r="L225"/>
+      <c r="M225"/>
+      <c r="N225"/>
+    </row>
+    <row r="226" spans="1:14">
       <c r="D226"/>
       <c r="E226"/>
       <c r="H226"/>
-      <c r="J226"/>
-[...2 lines deleted...]
-    <row r="227" spans="1:11">
+      <c r="L226"/>
+      <c r="M226"/>
+      <c r="N226"/>
+    </row>
+    <row r="227" spans="1:14">
       <c r="D227"/>
       <c r="E227"/>
       <c r="H227"/>
-      <c r="J227"/>
-[...2 lines deleted...]
-    <row r="228" spans="1:11">
+      <c r="L227"/>
+      <c r="M227"/>
+      <c r="N227"/>
+    </row>
+    <row r="228" spans="1:14">
       <c r="D228"/>
       <c r="E228"/>
       <c r="H228"/>
-      <c r="J228"/>
-[...2 lines deleted...]
-    <row r="229" spans="1:11">
+      <c r="L228"/>
+      <c r="M228"/>
+      <c r="N228"/>
+    </row>
+    <row r="229" spans="1:14">
       <c r="D229"/>
       <c r="E229"/>
       <c r="H229"/>
-      <c r="J229"/>
-[...2 lines deleted...]
-    <row r="230" spans="1:11">
+      <c r="L229"/>
+      <c r="M229"/>
+      <c r="N229"/>
+    </row>
+    <row r="230" spans="1:14">
       <c r="D230"/>
       <c r="E230"/>
       <c r="H230"/>
-      <c r="J230"/>
-[...2 lines deleted...]
-    <row r="231" spans="1:11">
+      <c r="L230"/>
+      <c r="M230"/>
+      <c r="N230"/>
+    </row>
+    <row r="231" spans="1:14">
       <c r="D231"/>
       <c r="E231"/>
       <c r="H231"/>
-      <c r="J231"/>
-[...2 lines deleted...]
-    <row r="232" spans="1:11">
+      <c r="L231"/>
+      <c r="M231"/>
+      <c r="N231"/>
+    </row>
+    <row r="232" spans="1:14">
       <c r="D232"/>
       <c r="E232"/>
       <c r="H232"/>
-      <c r="J232"/>
-[...2 lines deleted...]
-    <row r="233" spans="1:11">
+      <c r="L232"/>
+      <c r="M232"/>
+      <c r="N232"/>
+    </row>
+    <row r="233" spans="1:14">
       <c r="D233"/>
       <c r="E233"/>
       <c r="H233"/>
-      <c r="J233"/>
-[...2 lines deleted...]
-    <row r="234" spans="1:11">
+      <c r="L233"/>
+      <c r="M233"/>
+      <c r="N233"/>
+    </row>
+    <row r="234" spans="1:14">
       <c r="D234"/>
       <c r="E234"/>
       <c r="H234"/>
-      <c r="J234"/>
-[...2 lines deleted...]
-    <row r="235" spans="1:11">
+      <c r="L234"/>
+      <c r="M234"/>
+      <c r="N234"/>
+    </row>
+    <row r="235" spans="1:14">
       <c r="D235"/>
       <c r="E235"/>
       <c r="H235"/>
-      <c r="J235"/>
-[...2 lines deleted...]
-    <row r="236" spans="1:11">
+      <c r="L235"/>
+      <c r="M235"/>
+      <c r="N235"/>
+    </row>
+    <row r="236" spans="1:14">
       <c r="D236"/>
       <c r="E236"/>
       <c r="H236"/>
-      <c r="J236"/>
-[...2 lines deleted...]
-    <row r="237" spans="1:11">
+      <c r="L236"/>
+      <c r="M236"/>
+      <c r="N236"/>
+    </row>
+    <row r="237" spans="1:14">
       <c r="D237"/>
       <c r="E237"/>
       <c r="H237"/>
-      <c r="J237"/>
-[...2 lines deleted...]
-    <row r="238" spans="1:11">
+      <c r="L237"/>
+      <c r="M237"/>
+      <c r="N237"/>
+    </row>
+    <row r="238" spans="1:14">
       <c r="D238"/>
       <c r="E238"/>
       <c r="H238"/>
-      <c r="J238"/>
-[...2 lines deleted...]
-    <row r="239" spans="1:11">
+      <c r="L238"/>
+      <c r="M238"/>
+      <c r="N238"/>
+    </row>
+    <row r="239" spans="1:14">
       <c r="D239"/>
       <c r="E239"/>
       <c r="H239"/>
-      <c r="J239"/>
-[...2 lines deleted...]
-    <row r="240" spans="1:11">
+      <c r="L239"/>
+      <c r="M239"/>
+      <c r="N239"/>
+    </row>
+    <row r="240" spans="1:14">
       <c r="D240"/>
       <c r="E240"/>
       <c r="H240"/>
-      <c r="J240"/>
-[...2 lines deleted...]
-    <row r="241" spans="1:11">
+      <c r="L240"/>
+      <c r="M240"/>
+      <c r="N240"/>
+    </row>
+    <row r="241" spans="1:14">
       <c r="D241"/>
       <c r="E241"/>
       <c r="H241"/>
-      <c r="J241"/>
-[...2 lines deleted...]
-    <row r="242" spans="1:11">
+      <c r="L241"/>
+      <c r="M241"/>
+      <c r="N241"/>
+    </row>
+    <row r="242" spans="1:14">
       <c r="D242"/>
       <c r="E242"/>
       <c r="H242"/>
-      <c r="J242"/>
-[...2 lines deleted...]
-    <row r="243" spans="1:11">
+      <c r="L242"/>
+      <c r="M242"/>
+      <c r="N242"/>
+    </row>
+    <row r="243" spans="1:14">
       <c r="D243"/>
       <c r="E243"/>
       <c r="H243"/>
-      <c r="J243"/>
-[...2 lines deleted...]
-    <row r="244" spans="1:11">
+      <c r="L243"/>
+      <c r="M243"/>
+      <c r="N243"/>
+    </row>
+    <row r="244" spans="1:14">
       <c r="D244"/>
       <c r="E244"/>
       <c r="H244"/>
-      <c r="J244"/>
-[...2 lines deleted...]
-    <row r="245" spans="1:11">
+      <c r="L244"/>
+      <c r="M244"/>
+      <c r="N244"/>
+    </row>
+    <row r="245" spans="1:14">
       <c r="D245"/>
       <c r="E245"/>
       <c r="H245"/>
-      <c r="J245"/>
-[...2 lines deleted...]
-    <row r="246" spans="1:11">
+      <c r="L245"/>
+      <c r="M245"/>
+      <c r="N245"/>
+    </row>
+    <row r="246" spans="1:14">
       <c r="D246"/>
       <c r="E246"/>
       <c r="H246"/>
-      <c r="J246"/>
-[...2 lines deleted...]
-    <row r="247" spans="1:11">
+      <c r="L246"/>
+      <c r="M246"/>
+      <c r="N246"/>
+    </row>
+    <row r="247" spans="1:14">
       <c r="D247"/>
       <c r="E247"/>
       <c r="H247"/>
-      <c r="J247"/>
-[...2 lines deleted...]
-    <row r="248" spans="1:11">
+      <c r="L247"/>
+      <c r="M247"/>
+      <c r="N247"/>
+    </row>
+    <row r="248" spans="1:14">
       <c r="D248"/>
       <c r="E248"/>
       <c r="H248"/>
-      <c r="J248"/>
-[...2 lines deleted...]
-    <row r="249" spans="1:11">
+      <c r="L248"/>
+      <c r="M248"/>
+      <c r="N248"/>
+    </row>
+    <row r="249" spans="1:14">
       <c r="D249"/>
       <c r="E249"/>
       <c r="H249"/>
-      <c r="J249"/>
-[...2 lines deleted...]
-    <row r="250" spans="1:11">
+      <c r="L249"/>
+      <c r="M249"/>
+      <c r="N249"/>
+    </row>
+    <row r="250" spans="1:14">
       <c r="D250"/>
       <c r="E250"/>
       <c r="H250"/>
-      <c r="J250"/>
-[...2 lines deleted...]
-    <row r="251" spans="1:11">
+      <c r="L250"/>
+      <c r="M250"/>
+      <c r="N250"/>
+    </row>
+    <row r="251" spans="1:14">
       <c r="D251"/>
       <c r="E251"/>
       <c r="H251"/>
-      <c r="J251"/>
-[...2 lines deleted...]
-    <row r="252" spans="1:11">
+      <c r="L251"/>
+      <c r="M251"/>
+      <c r="N251"/>
+    </row>
+    <row r="252" spans="1:14">
       <c r="D252"/>
       <c r="E252"/>
       <c r="H252"/>
-      <c r="J252"/>
-[...2 lines deleted...]
-    <row r="253" spans="1:11">
+      <c r="L252"/>
+      <c r="M252"/>
+      <c r="N252"/>
+    </row>
+    <row r="253" spans="1:14">
       <c r="D253"/>
       <c r="E253"/>
       <c r="H253"/>
-      <c r="J253"/>
-[...2 lines deleted...]
-    <row r="254" spans="1:11">
+      <c r="L253"/>
+      <c r="M253"/>
+      <c r="N253"/>
+    </row>
+    <row r="254" spans="1:14">
       <c r="D254"/>
       <c r="E254"/>
       <c r="H254"/>
-      <c r="J254"/>
-[...2 lines deleted...]
-    <row r="255" spans="1:11">
+      <c r="L254"/>
+      <c r="M254"/>
+      <c r="N254"/>
+    </row>
+    <row r="255" spans="1:14">
       <c r="D255"/>
       <c r="E255"/>
       <c r="H255"/>
-      <c r="J255"/>
-[...2 lines deleted...]
-    <row r="256" spans="1:11">
+      <c r="L255"/>
+      <c r="M255"/>
+      <c r="N255"/>
+    </row>
+    <row r="256" spans="1:14">
       <c r="D256"/>
       <c r="E256"/>
       <c r="H256"/>
-      <c r="J256"/>
-[...2 lines deleted...]
-    <row r="257" spans="1:11">
+      <c r="L256"/>
+      <c r="M256"/>
+      <c r="N256"/>
+    </row>
+    <row r="257" spans="1:14">
       <c r="D257"/>
       <c r="E257"/>
       <c r="H257"/>
-      <c r="J257"/>
-[...2 lines deleted...]
-    <row r="258" spans="1:11">
+      <c r="L257"/>
+      <c r="M257"/>
+      <c r="N257"/>
+    </row>
+    <row r="258" spans="1:14">
       <c r="D258"/>
       <c r="E258"/>
       <c r="H258"/>
-      <c r="J258"/>
-[...2 lines deleted...]
-    <row r="259" spans="1:11">
+      <c r="L258"/>
+      <c r="M258"/>
+      <c r="N258"/>
+    </row>
+    <row r="259" spans="1:14">
       <c r="D259"/>
       <c r="E259"/>
       <c r="H259"/>
-      <c r="J259"/>
-[...2 lines deleted...]
-    <row r="260" spans="1:11">
+      <c r="L259"/>
+      <c r="M259"/>
+      <c r="N259"/>
+    </row>
+    <row r="260" spans="1:14">
       <c r="D260"/>
       <c r="E260"/>
       <c r="H260"/>
-      <c r="J260"/>
-[...2 lines deleted...]
-    <row r="261" spans="1:11">
+      <c r="L260"/>
+      <c r="M260"/>
+      <c r="N260"/>
+    </row>
+    <row r="261" spans="1:14">
       <c r="D261"/>
       <c r="E261"/>
       <c r="H261"/>
-      <c r="J261"/>
-[...2 lines deleted...]
-    <row r="262" spans="1:11">
+      <c r="L261"/>
+      <c r="M261"/>
+      <c r="N261"/>
+    </row>
+    <row r="262" spans="1:14">
       <c r="D262"/>
       <c r="E262"/>
       <c r="H262"/>
-      <c r="J262"/>
-[...2 lines deleted...]
-    <row r="263" spans="1:11">
+      <c r="L262"/>
+      <c r="M262"/>
+      <c r="N262"/>
+    </row>
+    <row r="263" spans="1:14">
       <c r="D263"/>
       <c r="E263"/>
       <c r="H263"/>
-      <c r="J263"/>
-[...2 lines deleted...]
-    <row r="264" spans="1:11">
+      <c r="L263"/>
+      <c r="M263"/>
+      <c r="N263"/>
+    </row>
+    <row r="264" spans="1:14">
       <c r="D264"/>
       <c r="E264"/>
       <c r="H264"/>
-      <c r="J264"/>
-[...2 lines deleted...]
-    <row r="265" spans="1:11">
+      <c r="L264"/>
+      <c r="M264"/>
+      <c r="N264"/>
+    </row>
+    <row r="265" spans="1:14">
       <c r="D265"/>
       <c r="E265"/>
       <c r="H265"/>
-      <c r="J265"/>
-[...2 lines deleted...]
-    <row r="266" spans="1:11">
+      <c r="L265"/>
+      <c r="M265"/>
+      <c r="N265"/>
+    </row>
+    <row r="266" spans="1:14">
       <c r="D266"/>
       <c r="E266"/>
       <c r="H266"/>
-      <c r="J266"/>
-[...2 lines deleted...]
-    <row r="267" spans="1:11">
+      <c r="L266"/>
+      <c r="M266"/>
+      <c r="N266"/>
+    </row>
+    <row r="267" spans="1:14">
       <c r="D267"/>
       <c r="E267"/>
       <c r="H267"/>
-      <c r="J267"/>
-[...2 lines deleted...]
-    <row r="268" spans="1:11">
+      <c r="L267"/>
+      <c r="M267"/>
+      <c r="N267"/>
+    </row>
+    <row r="268" spans="1:14">
       <c r="D268"/>
       <c r="E268"/>
       <c r="H268"/>
-      <c r="J268"/>
-[...2 lines deleted...]
-    <row r="269" spans="1:11">
+      <c r="L268"/>
+      <c r="M268"/>
+      <c r="N268"/>
+    </row>
+    <row r="269" spans="1:14">
       <c r="D269"/>
       <c r="E269"/>
       <c r="H269"/>
-      <c r="J269"/>
-[...2 lines deleted...]
-    <row r="270" spans="1:11">
+      <c r="L269"/>
+      <c r="M269"/>
+      <c r="N269"/>
+    </row>
+    <row r="270" spans="1:14">
       <c r="D270"/>
       <c r="E270"/>
       <c r="H270"/>
-      <c r="J270"/>
-[...2 lines deleted...]
-    <row r="271" spans="1:11">
+      <c r="L270"/>
+      <c r="M270"/>
+      <c r="N270"/>
+    </row>
+    <row r="271" spans="1:14">
       <c r="D271"/>
       <c r="E271"/>
       <c r="H271"/>
-      <c r="J271"/>
-[...2 lines deleted...]
-    <row r="272" spans="1:11">
+      <c r="L271"/>
+      <c r="M271"/>
+      <c r="N271"/>
+    </row>
+    <row r="272" spans="1:14">
       <c r="D272"/>
       <c r="E272"/>
       <c r="H272"/>
-      <c r="J272"/>
-[...2 lines deleted...]
-    <row r="273" spans="1:11">
+      <c r="L272"/>
+      <c r="M272"/>
+      <c r="N272"/>
+    </row>
+    <row r="273" spans="1:14">
       <c r="D273"/>
       <c r="E273"/>
       <c r="H273"/>
-      <c r="J273"/>
-[...2 lines deleted...]
-    <row r="274" spans="1:11">
+      <c r="L273"/>
+      <c r="M273"/>
+      <c r="N273"/>
+    </row>
+    <row r="274" spans="1:14">
       <c r="D274"/>
       <c r="E274"/>
       <c r="H274"/>
-      <c r="J274"/>
-[...2 lines deleted...]
-    <row r="275" spans="1:11">
+      <c r="L274"/>
+      <c r="M274"/>
+      <c r="N274"/>
+    </row>
+    <row r="275" spans="1:14">
       <c r="D275"/>
       <c r="E275"/>
       <c r="H275"/>
-      <c r="J275"/>
-[...2 lines deleted...]
-    <row r="276" spans="1:11">
+      <c r="L275"/>
+      <c r="M275"/>
+      <c r="N275"/>
+    </row>
+    <row r="276" spans="1:14">
       <c r="D276"/>
       <c r="E276"/>
       <c r="H276"/>
-      <c r="J276"/>
-[...2 lines deleted...]
-    <row r="277" spans="1:11">
+      <c r="L276"/>
+      <c r="M276"/>
+      <c r="N276"/>
+    </row>
+    <row r="277" spans="1:14">
       <c r="D277"/>
       <c r="E277"/>
       <c r="H277"/>
-      <c r="J277"/>
-[...2 lines deleted...]
-    <row r="278" spans="1:11">
+      <c r="L277"/>
+      <c r="M277"/>
+      <c r="N277"/>
+    </row>
+    <row r="278" spans="1:14">
       <c r="D278"/>
       <c r="E278"/>
       <c r="H278"/>
-      <c r="J278"/>
-[...2 lines deleted...]
-    <row r="279" spans="1:11">
+      <c r="L278"/>
+      <c r="M278"/>
+      <c r="N278"/>
+    </row>
+    <row r="279" spans="1:14">
       <c r="D279"/>
       <c r="E279"/>
       <c r="H279"/>
-      <c r="J279"/>
-[...2 lines deleted...]
-    <row r="280" spans="1:11">
+      <c r="L279"/>
+      <c r="M279"/>
+      <c r="N279"/>
+    </row>
+    <row r="280" spans="1:14">
       <c r="D280"/>
       <c r="E280"/>
       <c r="H280"/>
-      <c r="J280"/>
-[...2 lines deleted...]
-    <row r="281" spans="1:11">
+      <c r="L280"/>
+      <c r="M280"/>
+      <c r="N280"/>
+    </row>
+    <row r="281" spans="1:14">
       <c r="D281"/>
       <c r="E281"/>
       <c r="H281"/>
-      <c r="J281"/>
-[...2 lines deleted...]
-    <row r="282" spans="1:11">
+      <c r="L281"/>
+      <c r="M281"/>
+      <c r="N281"/>
+    </row>
+    <row r="282" spans="1:14">
       <c r="D282"/>
       <c r="E282"/>
       <c r="H282"/>
-      <c r="J282"/>
-[...2 lines deleted...]
-    <row r="283" spans="1:11">
+      <c r="L282"/>
+      <c r="M282"/>
+      <c r="N282"/>
+    </row>
+    <row r="283" spans="1:14">
       <c r="D283"/>
       <c r="E283"/>
       <c r="H283"/>
-      <c r="J283"/>
-[...2 lines deleted...]
-    <row r="284" spans="1:11">
+      <c r="L283"/>
+      <c r="M283"/>
+      <c r="N283"/>
+    </row>
+    <row r="284" spans="1:14">
       <c r="D284"/>
       <c r="E284"/>
       <c r="H284"/>
-      <c r="J284"/>
-[...2 lines deleted...]
-    <row r="285" spans="1:11">
+      <c r="L284"/>
+      <c r="M284"/>
+      <c r="N284"/>
+    </row>
+    <row r="285" spans="1:14">
       <c r="D285"/>
       <c r="E285"/>
       <c r="H285"/>
-      <c r="J285"/>
-[...2 lines deleted...]
-    <row r="286" spans="1:11">
+      <c r="L285"/>
+      <c r="M285"/>
+      <c r="N285"/>
+    </row>
+    <row r="286" spans="1:14">
       <c r="D286"/>
       <c r="E286"/>
       <c r="H286"/>
-      <c r="J286"/>
-[...2 lines deleted...]
-    <row r="287" spans="1:11">
+      <c r="L286"/>
+      <c r="M286"/>
+      <c r="N286"/>
+    </row>
+    <row r="287" spans="1:14">
       <c r="D287"/>
       <c r="E287"/>
       <c r="H287"/>
-      <c r="J287"/>
-[...2 lines deleted...]
-    <row r="288" spans="1:11">
+      <c r="L287"/>
+      <c r="M287"/>
+      <c r="N287"/>
+    </row>
+    <row r="288" spans="1:14">
       <c r="D288"/>
       <c r="E288"/>
       <c r="H288"/>
-      <c r="J288"/>
-[...2 lines deleted...]
-    <row r="289" spans="1:11">
+      <c r="L288"/>
+      <c r="M288"/>
+      <c r="N288"/>
+    </row>
+    <row r="289" spans="1:14">
       <c r="D289"/>
       <c r="E289"/>
       <c r="H289"/>
-      <c r="J289"/>
-[...2 lines deleted...]
-    <row r="290" spans="1:11">
+      <c r="L289"/>
+      <c r="M289"/>
+      <c r="N289"/>
+    </row>
+    <row r="290" spans="1:14">
       <c r="D290"/>
       <c r="E290"/>
       <c r="H290"/>
-      <c r="J290"/>
-[...2 lines deleted...]
-    <row r="291" spans="1:11">
+      <c r="L290"/>
+      <c r="M290"/>
+      <c r="N290"/>
+    </row>
+    <row r="291" spans="1:14">
       <c r="D291"/>
       <c r="E291"/>
       <c r="H291"/>
-      <c r="J291"/>
-[...2 lines deleted...]
-    <row r="292" spans="1:11">
+      <c r="L291"/>
+      <c r="M291"/>
+      <c r="N291"/>
+    </row>
+    <row r="292" spans="1:14">
       <c r="D292"/>
       <c r="E292"/>
       <c r="H292"/>
-      <c r="J292"/>
-[...2 lines deleted...]
-    <row r="293" spans="1:11">
+      <c r="L292"/>
+      <c r="M292"/>
+      <c r="N292"/>
+    </row>
+    <row r="293" spans="1:14">
       <c r="D293"/>
       <c r="E293"/>
       <c r="H293"/>
-      <c r="J293"/>
-[...2 lines deleted...]
-    <row r="294" spans="1:11">
+      <c r="L293"/>
+      <c r="M293"/>
+      <c r="N293"/>
+    </row>
+    <row r="294" spans="1:14">
       <c r="D294"/>
       <c r="E294"/>
       <c r="H294"/>
-      <c r="J294"/>
-[...2 lines deleted...]
-    <row r="295" spans="1:11">
+      <c r="L294"/>
+      <c r="M294"/>
+      <c r="N294"/>
+    </row>
+    <row r="295" spans="1:14">
       <c r="D295"/>
       <c r="E295"/>
       <c r="H295"/>
-      <c r="J295"/>
-[...2 lines deleted...]
-    <row r="296" spans="1:11">
+      <c r="L295"/>
+      <c r="M295"/>
+      <c r="N295"/>
+    </row>
+    <row r="296" spans="1:14">
       <c r="D296"/>
       <c r="E296"/>
       <c r="H296"/>
-      <c r="J296"/>
-[...2 lines deleted...]
-    <row r="297" spans="1:11">
+      <c r="L296"/>
+      <c r="M296"/>
+      <c r="N296"/>
+    </row>
+    <row r="297" spans="1:14">
       <c r="D297"/>
       <c r="E297"/>
       <c r="H297"/>
-      <c r="J297"/>
-[...2 lines deleted...]
-    <row r="298" spans="1:11">
+      <c r="L297"/>
+      <c r="M297"/>
+      <c r="N297"/>
+    </row>
+    <row r="298" spans="1:14">
       <c r="D298"/>
       <c r="E298"/>
       <c r="H298"/>
-      <c r="J298"/>
-[...2 lines deleted...]
-    <row r="299" spans="1:11">
+      <c r="L298"/>
+      <c r="M298"/>
+      <c r="N298"/>
+    </row>
+    <row r="299" spans="1:14">
       <c r="D299"/>
       <c r="E299"/>
       <c r="H299"/>
-      <c r="J299"/>
-[...2 lines deleted...]
-    <row r="300" spans="1:11">
+      <c r="L299"/>
+      <c r="M299"/>
+      <c r="N299"/>
+    </row>
+    <row r="300" spans="1:14">
       <c r="D300"/>
       <c r="E300"/>
       <c r="H300"/>
-      <c r="J300"/>
-[...2 lines deleted...]
-    <row r="301" spans="1:11">
+      <c r="L300"/>
+      <c r="M300"/>
+      <c r="N300"/>
+    </row>
+    <row r="301" spans="1:14">
       <c r="D301"/>
       <c r="E301"/>
       <c r="H301"/>
-      <c r="J301"/>
-[...2 lines deleted...]
-    <row r="302" spans="1:11">
+      <c r="L301"/>
+      <c r="M301"/>
+      <c r="N301"/>
+    </row>
+    <row r="302" spans="1:14">
       <c r="D302"/>
       <c r="E302"/>
       <c r="H302"/>
-      <c r="J302"/>
-[...2 lines deleted...]
-    <row r="303" spans="1:11">
+      <c r="L302"/>
+      <c r="M302"/>
+      <c r="N302"/>
+    </row>
+    <row r="303" spans="1:14">
       <c r="D303"/>
       <c r="E303"/>
       <c r="H303"/>
-      <c r="J303"/>
-[...2 lines deleted...]
-    <row r="304" spans="1:11">
+      <c r="L303"/>
+      <c r="M303"/>
+      <c r="N303"/>
+    </row>
+    <row r="304" spans="1:14">
       <c r="D304"/>
       <c r="E304"/>
       <c r="H304"/>
-      <c r="J304"/>
-[...2 lines deleted...]
-    <row r="305" spans="1:11">
+      <c r="L304"/>
+      <c r="M304"/>
+      <c r="N304"/>
+    </row>
+    <row r="305" spans="1:14">
       <c r="D305"/>
       <c r="E305"/>
       <c r="H305"/>
-      <c r="J305"/>
-[...2 lines deleted...]
-    <row r="306" spans="1:11">
+      <c r="L305"/>
+      <c r="M305"/>
+      <c r="N305"/>
+    </row>
+    <row r="306" spans="1:14">
       <c r="D306"/>
       <c r="E306"/>
       <c r="H306"/>
-      <c r="J306"/>
-[...2 lines deleted...]
-    <row r="307" spans="1:11">
+      <c r="L306"/>
+      <c r="M306"/>
+      <c r="N306"/>
+    </row>
+    <row r="307" spans="1:14">
       <c r="D307"/>
       <c r="E307"/>
       <c r="H307"/>
-      <c r="J307"/>
-[...2 lines deleted...]
-    <row r="308" spans="1:11">
+      <c r="L307"/>
+      <c r="M307"/>
+      <c r="N307"/>
+    </row>
+    <row r="308" spans="1:14">
       <c r="D308"/>
       <c r="E308"/>
       <c r="H308"/>
-      <c r="J308"/>
-[...2 lines deleted...]
-    <row r="309" spans="1:11">
+      <c r="L308"/>
+      <c r="M308"/>
+      <c r="N308"/>
+    </row>
+    <row r="309" spans="1:14">
       <c r="D309"/>
       <c r="E309"/>
       <c r="H309"/>
-      <c r="J309"/>
-[...2 lines deleted...]
-    <row r="310" spans="1:11">
+      <c r="L309"/>
+      <c r="M309"/>
+      <c r="N309"/>
+    </row>
+    <row r="310" spans="1:14">
       <c r="D310"/>
       <c r="E310"/>
       <c r="H310"/>
-      <c r="J310"/>
-[...2 lines deleted...]
-    <row r="311" spans="1:11">
+      <c r="L310"/>
+      <c r="M310"/>
+      <c r="N310"/>
+    </row>
+    <row r="311" spans="1:14">
       <c r="D311"/>
       <c r="E311"/>
       <c r="H311"/>
-      <c r="J311"/>
-[...2 lines deleted...]
-    <row r="312" spans="1:11">
+      <c r="L311"/>
+      <c r="M311"/>
+      <c r="N311"/>
+    </row>
+    <row r="312" spans="1:14">
       <c r="D312"/>
       <c r="E312"/>
       <c r="H312"/>
-      <c r="J312"/>
-[...2 lines deleted...]
-    <row r="313" spans="1:11">
+      <c r="L312"/>
+      <c r="M312"/>
+      <c r="N312"/>
+    </row>
+    <row r="313" spans="1:14">
       <c r="D313"/>
       <c r="E313"/>
       <c r="H313"/>
-      <c r="J313"/>
-[...2 lines deleted...]
-    <row r="314" spans="1:11">
+      <c r="L313"/>
+      <c r="M313"/>
+      <c r="N313"/>
+    </row>
+    <row r="314" spans="1:14">
       <c r="D314"/>
       <c r="E314"/>
       <c r="H314"/>
-      <c r="J314"/>
-[...2 lines deleted...]
-    <row r="315" spans="1:11">
+      <c r="L314"/>
+      <c r="M314"/>
+      <c r="N314"/>
+    </row>
+    <row r="315" spans="1:14">
       <c r="D315"/>
       <c r="E315"/>
       <c r="H315"/>
-      <c r="J315"/>
-[...2 lines deleted...]
-    <row r="316" spans="1:11">
+      <c r="L315"/>
+      <c r="M315"/>
+      <c r="N315"/>
+    </row>
+    <row r="316" spans="1:14">
       <c r="D316"/>
       <c r="E316"/>
       <c r="H316"/>
-      <c r="J316"/>
-[...2 lines deleted...]
-    <row r="317" spans="1:11">
+      <c r="L316"/>
+      <c r="M316"/>
+      <c r="N316"/>
+    </row>
+    <row r="317" spans="1:14">
       <c r="D317"/>
       <c r="E317"/>
       <c r="H317"/>
-      <c r="J317"/>
-[...2 lines deleted...]
-    <row r="318" spans="1:11">
+      <c r="L317"/>
+      <c r="M317"/>
+      <c r="N317"/>
+    </row>
+    <row r="318" spans="1:14">
       <c r="D318"/>
       <c r="E318"/>
       <c r="H318"/>
-      <c r="J318"/>
-[...2 lines deleted...]
-    <row r="319" spans="1:11">
+      <c r="L318"/>
+      <c r="M318"/>
+      <c r="N318"/>
+    </row>
+    <row r="319" spans="1:14">
       <c r="D319"/>
       <c r="E319"/>
       <c r="H319"/>
-      <c r="J319"/>
-[...2 lines deleted...]
-    <row r="320" spans="1:11">
+      <c r="L319"/>
+      <c r="M319"/>
+      <c r="N319"/>
+    </row>
+    <row r="320" spans="1:14">
       <c r="D320"/>
       <c r="E320"/>
       <c r="H320"/>
-      <c r="J320"/>
-[...2 lines deleted...]
-    <row r="321" spans="1:11">
+      <c r="L320"/>
+      <c r="M320"/>
+      <c r="N320"/>
+    </row>
+    <row r="321" spans="1:14">
       <c r="D321"/>
       <c r="E321"/>
       <c r="H321"/>
-      <c r="J321"/>
-[...2 lines deleted...]
-    <row r="322" spans="1:11">
+      <c r="L321"/>
+      <c r="M321"/>
+      <c r="N321"/>
+    </row>
+    <row r="322" spans="1:14">
       <c r="D322"/>
       <c r="E322"/>
       <c r="H322"/>
-      <c r="J322"/>
-[...2 lines deleted...]
-    <row r="323" spans="1:11">
+      <c r="L322"/>
+      <c r="M322"/>
+      <c r="N322"/>
+    </row>
+    <row r="323" spans="1:14">
       <c r="D323"/>
       <c r="E323"/>
       <c r="H323"/>
-      <c r="J323"/>
-[...2 lines deleted...]
-    <row r="324" spans="1:11">
+      <c r="L323"/>
+      <c r="M323"/>
+      <c r="N323"/>
+    </row>
+    <row r="324" spans="1:14">
       <c r="D324"/>
       <c r="E324"/>
       <c r="H324"/>
-      <c r="J324"/>
-[...2 lines deleted...]
-    <row r="325" spans="1:11">
+      <c r="L324"/>
+      <c r="M324"/>
+      <c r="N324"/>
+    </row>
+    <row r="325" spans="1:14">
       <c r="D325"/>
       <c r="E325"/>
       <c r="H325"/>
-      <c r="J325"/>
-[...2 lines deleted...]
-    <row r="326" spans="1:11">
+      <c r="L325"/>
+      <c r="M325"/>
+      <c r="N325"/>
+    </row>
+    <row r="326" spans="1:14">
       <c r="D326"/>
       <c r="E326"/>
       <c r="H326"/>
-      <c r="J326"/>
-[...2 lines deleted...]
-    <row r="327" spans="1:11">
+      <c r="L326"/>
+      <c r="M326"/>
+      <c r="N326"/>
+    </row>
+    <row r="327" spans="1:14">
       <c r="D327"/>
       <c r="E327"/>
       <c r="H327"/>
-      <c r="J327"/>
-[...2 lines deleted...]
-    <row r="328" spans="1:11">
+      <c r="L327"/>
+      <c r="M327"/>
+      <c r="N327"/>
+    </row>
+    <row r="328" spans="1:14">
       <c r="D328"/>
       <c r="E328"/>
       <c r="H328"/>
-      <c r="J328"/>
-[...2 lines deleted...]
-    <row r="329" spans="1:11">
+      <c r="L328"/>
+      <c r="M328"/>
+      <c r="N328"/>
+    </row>
+    <row r="329" spans="1:14">
       <c r="D329"/>
       <c r="E329"/>
       <c r="H329"/>
-      <c r="J329"/>
-[...2 lines deleted...]
-    <row r="330" spans="1:11">
+      <c r="L329"/>
+      <c r="M329"/>
+      <c r="N329"/>
+    </row>
+    <row r="330" spans="1:14">
       <c r="D330"/>
       <c r="E330"/>
       <c r="H330"/>
-      <c r="J330"/>
-[...2 lines deleted...]
-    <row r="331" spans="1:11">
+      <c r="L330"/>
+      <c r="M330"/>
+      <c r="N330"/>
+    </row>
+    <row r="331" spans="1:14">
       <c r="D331"/>
       <c r="E331"/>
       <c r="H331"/>
-      <c r="J331"/>
-[...2 lines deleted...]
-    <row r="332" spans="1:11">
+      <c r="L331"/>
+      <c r="M331"/>
+      <c r="N331"/>
+    </row>
+    <row r="332" spans="1:14">
       <c r="D332"/>
       <c r="E332"/>
       <c r="H332"/>
-      <c r="J332"/>
-[...2 lines deleted...]
-    <row r="333" spans="1:11">
+      <c r="L332"/>
+      <c r="M332"/>
+      <c r="N332"/>
+    </row>
+    <row r="333" spans="1:14">
       <c r="D333"/>
       <c r="E333"/>
       <c r="H333"/>
-      <c r="J333"/>
-[...2 lines deleted...]
-    <row r="334" spans="1:11">
+      <c r="L333"/>
+      <c r="M333"/>
+      <c r="N333"/>
+    </row>
+    <row r="334" spans="1:14">
       <c r="D334"/>
       <c r="E334"/>
       <c r="H334"/>
-      <c r="J334"/>
-[...2 lines deleted...]
-    <row r="335" spans="1:11">
+      <c r="L334"/>
+      <c r="M334"/>
+      <c r="N334"/>
+    </row>
+    <row r="335" spans="1:14">
       <c r="D335"/>
       <c r="E335"/>
       <c r="H335"/>
-      <c r="J335"/>
-[...2 lines deleted...]
-    <row r="336" spans="1:11">
+      <c r="L335"/>
+      <c r="M335"/>
+      <c r="N335"/>
+    </row>
+    <row r="336" spans="1:14">
       <c r="D336"/>
       <c r="E336"/>
       <c r="H336"/>
-      <c r="J336"/>
-[...2 lines deleted...]
-    <row r="337" spans="1:11">
+      <c r="L336"/>
+      <c r="M336"/>
+      <c r="N336"/>
+    </row>
+    <row r="337" spans="1:14">
       <c r="D337"/>
       <c r="E337"/>
       <c r="H337"/>
-      <c r="J337"/>
-[...2 lines deleted...]
-    <row r="338" spans="1:11">
+      <c r="L337"/>
+      <c r="M337"/>
+      <c r="N337"/>
+    </row>
+    <row r="338" spans="1:14">
       <c r="D338"/>
       <c r="E338"/>
       <c r="H338"/>
-      <c r="J338"/>
-[...2 lines deleted...]
-    <row r="339" spans="1:11">
+      <c r="L338"/>
+      <c r="M338"/>
+      <c r="N338"/>
+    </row>
+    <row r="339" spans="1:14">
       <c r="D339"/>
       <c r="E339"/>
       <c r="H339"/>
-      <c r="J339"/>
-[...2 lines deleted...]
-    <row r="340" spans="1:11">
+      <c r="L339"/>
+      <c r="M339"/>
+      <c r="N339"/>
+    </row>
+    <row r="340" spans="1:14">
       <c r="D340"/>
       <c r="E340"/>
       <c r="H340"/>
-      <c r="J340"/>
-[...2 lines deleted...]
-    <row r="341" spans="1:11">
+      <c r="L340"/>
+      <c r="M340"/>
+      <c r="N340"/>
+    </row>
+    <row r="341" spans="1:14">
       <c r="D341"/>
       <c r="E341"/>
       <c r="H341"/>
-      <c r="J341"/>
-[...2 lines deleted...]
-    <row r="342" spans="1:11">
+      <c r="L341"/>
+      <c r="M341"/>
+      <c r="N341"/>
+    </row>
+    <row r="342" spans="1:14">
       <c r="D342"/>
       <c r="E342"/>
       <c r="H342"/>
-      <c r="J342"/>
-[...2 lines deleted...]
-    <row r="343" spans="1:11">
+      <c r="L342"/>
+      <c r="M342"/>
+      <c r="N342"/>
+    </row>
+    <row r="343" spans="1:14">
       <c r="D343"/>
       <c r="E343"/>
       <c r="H343"/>
-      <c r="J343"/>
-[...2 lines deleted...]
-    <row r="344" spans="1:11">
+      <c r="L343"/>
+      <c r="M343"/>
+      <c r="N343"/>
+    </row>
+    <row r="344" spans="1:14">
       <c r="D344"/>
       <c r="E344"/>
       <c r="H344"/>
-      <c r="J344"/>
-[...2 lines deleted...]
-    <row r="345" spans="1:11">
+      <c r="L344"/>
+      <c r="M344"/>
+      <c r="N344"/>
+    </row>
+    <row r="345" spans="1:14">
       <c r="D345"/>
       <c r="E345"/>
       <c r="H345"/>
-      <c r="J345"/>
-[...2 lines deleted...]
-    <row r="346" spans="1:11">
+      <c r="L345"/>
+      <c r="M345"/>
+      <c r="N345"/>
+    </row>
+    <row r="346" spans="1:14">
       <c r="D346"/>
       <c r="E346"/>
       <c r="H346"/>
-      <c r="J346"/>
-[...2 lines deleted...]
-    <row r="347" spans="1:11">
+      <c r="L346"/>
+      <c r="M346"/>
+      <c r="N346"/>
+    </row>
+    <row r="347" spans="1:14">
       <c r="D347"/>
       <c r="E347"/>
       <c r="H347"/>
-      <c r="J347"/>
-[...2 lines deleted...]
-    <row r="348" spans="1:11">
+      <c r="L347"/>
+      <c r="M347"/>
+      <c r="N347"/>
+    </row>
+    <row r="348" spans="1:14">
       <c r="D348"/>
       <c r="E348"/>
       <c r="H348"/>
-      <c r="J348"/>
-[...2 lines deleted...]
-    <row r="349" spans="1:11">
+      <c r="L348"/>
+      <c r="M348"/>
+      <c r="N348"/>
+    </row>
+    <row r="349" spans="1:14">
       <c r="D349"/>
       <c r="E349"/>
       <c r="H349"/>
-      <c r="J349"/>
-[...2 lines deleted...]
-    <row r="350" spans="1:11">
+      <c r="L349"/>
+      <c r="M349"/>
+      <c r="N349"/>
+    </row>
+    <row r="350" spans="1:14">
       <c r="D350"/>
       <c r="E350"/>
       <c r="H350"/>
-      <c r="J350"/>
-[...2 lines deleted...]
-    <row r="351" spans="1:11">
+      <c r="L350"/>
+      <c r="M350"/>
+      <c r="N350"/>
+    </row>
+    <row r="351" spans="1:14">
       <c r="D351"/>
       <c r="E351"/>
       <c r="H351"/>
-      <c r="J351"/>
-[...2 lines deleted...]
-    <row r="352" spans="1:11">
+      <c r="L351"/>
+      <c r="M351"/>
+      <c r="N351"/>
+    </row>
+    <row r="352" spans="1:14">
       <c r="D352"/>
       <c r="E352"/>
       <c r="H352"/>
-      <c r="J352"/>
-[...2 lines deleted...]
-    <row r="353" spans="1:11">
+      <c r="L352"/>
+      <c r="M352"/>
+      <c r="N352"/>
+    </row>
+    <row r="353" spans="1:14">
       <c r="D353"/>
       <c r="E353"/>
       <c r="H353"/>
-      <c r="J353"/>
-[...2 lines deleted...]
-    <row r="354" spans="1:11">
+      <c r="L353"/>
+      <c r="M353"/>
+      <c r="N353"/>
+    </row>
+    <row r="354" spans="1:14">
       <c r="D354"/>
       <c r="E354"/>
       <c r="H354"/>
-      <c r="J354"/>
-[...2 lines deleted...]
-    <row r="355" spans="1:11">
+      <c r="L354"/>
+      <c r="M354"/>
+      <c r="N354"/>
+    </row>
+    <row r="355" spans="1:14">
       <c r="D355"/>
       <c r="E355"/>
       <c r="H355"/>
-      <c r="J355"/>
-[...2 lines deleted...]
-    <row r="356" spans="1:11">
+      <c r="L355"/>
+      <c r="M355"/>
+      <c r="N355"/>
+    </row>
+    <row r="356" spans="1:14">
       <c r="D356"/>
       <c r="E356"/>
       <c r="H356"/>
-      <c r="J356"/>
-[...2 lines deleted...]
-    <row r="357" spans="1:11">
+      <c r="L356"/>
+      <c r="M356"/>
+      <c r="N356"/>
+    </row>
+    <row r="357" spans="1:14">
       <c r="D357"/>
       <c r="E357"/>
       <c r="H357"/>
-      <c r="J357"/>
-[...2 lines deleted...]
-    <row r="358" spans="1:11">
+      <c r="L357"/>
+      <c r="M357"/>
+      <c r="N357"/>
+    </row>
+    <row r="358" spans="1:14">
       <c r="D358"/>
       <c r="E358"/>
       <c r="H358"/>
-      <c r="J358"/>
-[...2 lines deleted...]
-    <row r="359" spans="1:11">
+      <c r="L358"/>
+      <c r="M358"/>
+      <c r="N358"/>
+    </row>
+    <row r="359" spans="1:14">
       <c r="D359"/>
       <c r="E359"/>
       <c r="H359"/>
-      <c r="J359"/>
-[...2 lines deleted...]
-    <row r="360" spans="1:11">
+      <c r="L359"/>
+      <c r="M359"/>
+      <c r="N359"/>
+    </row>
+    <row r="360" spans="1:14">
       <c r="D360"/>
       <c r="E360"/>
       <c r="H360"/>
-      <c r="J360"/>
-[...2 lines deleted...]
-    <row r="361" spans="1:11">
+      <c r="L360"/>
+      <c r="M360"/>
+      <c r="N360"/>
+    </row>
+    <row r="361" spans="1:14">
       <c r="D361"/>
       <c r="E361"/>
       <c r="H361"/>
-      <c r="J361"/>
-[...2 lines deleted...]
-    <row r="362" spans="1:11">
+      <c r="L361"/>
+      <c r="M361"/>
+      <c r="N361"/>
+    </row>
+    <row r="362" spans="1:14">
       <c r="D362"/>
       <c r="E362"/>
       <c r="H362"/>
-      <c r="J362"/>
-[...2 lines deleted...]
-    <row r="363" spans="1:11">
+      <c r="L362"/>
+      <c r="M362"/>
+      <c r="N362"/>
+    </row>
+    <row r="363" spans="1:14">
       <c r="D363"/>
       <c r="E363"/>
       <c r="H363"/>
-      <c r="J363"/>
-[...2 lines deleted...]
-    <row r="364" spans="1:11">
+      <c r="L363"/>
+      <c r="M363"/>
+      <c r="N363"/>
+    </row>
+    <row r="364" spans="1:14">
       <c r="D364"/>
       <c r="E364"/>
       <c r="H364"/>
-      <c r="J364"/>
-[...2 lines deleted...]
-    <row r="365" spans="1:11">
+      <c r="L364"/>
+      <c r="M364"/>
+      <c r="N364"/>
+    </row>
+    <row r="365" spans="1:14">
       <c r="D365"/>
       <c r="E365"/>
       <c r="H365"/>
-      <c r="J365"/>
-[...2 lines deleted...]
-    <row r="366" spans="1:11">
+      <c r="L365"/>
+      <c r="M365"/>
+      <c r="N365"/>
+    </row>
+    <row r="366" spans="1:14">
       <c r="D366"/>
       <c r="E366"/>
       <c r="H366"/>
-      <c r="J366"/>
-[...2 lines deleted...]
-    <row r="367" spans="1:11">
+      <c r="L366"/>
+      <c r="M366"/>
+      <c r="N366"/>
+    </row>
+    <row r="367" spans="1:14">
       <c r="D367"/>
       <c r="E367"/>
       <c r="H367"/>
-      <c r="J367"/>
-[...2 lines deleted...]
-    <row r="368" spans="1:11">
+      <c r="L367"/>
+      <c r="M367"/>
+      <c r="N367"/>
+    </row>
+    <row r="368" spans="1:14">
       <c r="D368"/>
       <c r="E368"/>
       <c r="H368"/>
-      <c r="J368"/>
-[...2 lines deleted...]
-    <row r="369" spans="1:11">
+      <c r="L368"/>
+      <c r="M368"/>
+      <c r="N368"/>
+    </row>
+    <row r="369" spans="1:14">
       <c r="D369"/>
       <c r="E369"/>
       <c r="H369"/>
-      <c r="J369"/>
-[...2 lines deleted...]
-    <row r="370" spans="1:11">
+      <c r="L369"/>
+      <c r="M369"/>
+      <c r="N369"/>
+    </row>
+    <row r="370" spans="1:14">
       <c r="D370"/>
       <c r="E370"/>
       <c r="H370"/>
-      <c r="J370"/>
-[...2 lines deleted...]
-    <row r="371" spans="1:11">
+      <c r="L370"/>
+      <c r="M370"/>
+      <c r="N370"/>
+    </row>
+    <row r="371" spans="1:14">
       <c r="D371"/>
       <c r="E371"/>
       <c r="H371"/>
-      <c r="J371"/>
-[...2 lines deleted...]
-    <row r="372" spans="1:11">
+      <c r="L371"/>
+      <c r="M371"/>
+      <c r="N371"/>
+    </row>
+    <row r="372" spans="1:14">
       <c r="D372"/>
       <c r="E372"/>
       <c r="H372"/>
-      <c r="J372"/>
-[...2 lines deleted...]
-    <row r="373" spans="1:11">
+      <c r="L372"/>
+      <c r="M372"/>
+      <c r="N372"/>
+    </row>
+    <row r="373" spans="1:14">
       <c r="D373"/>
       <c r="E373"/>
       <c r="H373"/>
-      <c r="J373"/>
-[...2 lines deleted...]
-    <row r="374" spans="1:11">
+      <c r="L373"/>
+      <c r="M373"/>
+      <c r="N373"/>
+    </row>
+    <row r="374" spans="1:14">
       <c r="D374"/>
       <c r="E374"/>
       <c r="H374"/>
-      <c r="J374"/>
-[...2 lines deleted...]
-    <row r="375" spans="1:11">
+      <c r="L374"/>
+      <c r="M374"/>
+      <c r="N374"/>
+    </row>
+    <row r="375" spans="1:14">
       <c r="D375"/>
       <c r="E375"/>
       <c r="H375"/>
-      <c r="J375"/>
-[...2 lines deleted...]
-    <row r="376" spans="1:11">
+      <c r="L375"/>
+      <c r="M375"/>
+      <c r="N375"/>
+    </row>
+    <row r="376" spans="1:14">
       <c r="D376"/>
       <c r="E376"/>
       <c r="H376"/>
-      <c r="J376"/>
-[...2 lines deleted...]
-    <row r="377" spans="1:11">
+      <c r="L376"/>
+      <c r="M376"/>
+      <c r="N376"/>
+    </row>
+    <row r="377" spans="1:14">
       <c r="D377"/>
       <c r="E377"/>
       <c r="H377"/>
-      <c r="J377"/>
-[...2 lines deleted...]
-    <row r="378" spans="1:11">
+      <c r="L377"/>
+      <c r="M377"/>
+      <c r="N377"/>
+    </row>
+    <row r="378" spans="1:14">
       <c r="D378"/>
       <c r="E378"/>
       <c r="H378"/>
-      <c r="J378"/>
-[...2 lines deleted...]
-    <row r="379" spans="1:11">
+      <c r="L378"/>
+      <c r="M378"/>
+      <c r="N378"/>
+    </row>
+    <row r="379" spans="1:14">
       <c r="D379"/>
       <c r="E379"/>
       <c r="H379"/>
-      <c r="J379"/>
-[...2 lines deleted...]
-    <row r="380" spans="1:11">
+      <c r="L379"/>
+      <c r="M379"/>
+      <c r="N379"/>
+    </row>
+    <row r="380" spans="1:14">
       <c r="D380"/>
       <c r="E380"/>
       <c r="H380"/>
-      <c r="J380"/>
-[...2 lines deleted...]
-    <row r="381" spans="1:11">
+      <c r="L380"/>
+      <c r="M380"/>
+      <c r="N380"/>
+    </row>
+    <row r="381" spans="1:14">
       <c r="D381"/>
       <c r="E381"/>
       <c r="H381"/>
-      <c r="J381"/>
-[...2 lines deleted...]
-    <row r="382" spans="1:11">
+      <c r="L381"/>
+      <c r="M381"/>
+      <c r="N381"/>
+    </row>
+    <row r="382" spans="1:14">
       <c r="D382"/>
       <c r="E382"/>
       <c r="H382"/>
-      <c r="J382"/>
-[...2 lines deleted...]
-    <row r="383" spans="1:11">
+      <c r="L382"/>
+      <c r="M382"/>
+      <c r="N382"/>
+    </row>
+    <row r="383" spans="1:14">
       <c r="D383"/>
       <c r="E383"/>
       <c r="H383"/>
-      <c r="J383"/>
-[...2 lines deleted...]
-    <row r="384" spans="1:11">
+      <c r="L383"/>
+      <c r="M383"/>
+      <c r="N383"/>
+    </row>
+    <row r="384" spans="1:14">
       <c r="D384"/>
       <c r="E384"/>
       <c r="H384"/>
-      <c r="J384"/>
-[...2 lines deleted...]
-    <row r="385" spans="1:11">
+      <c r="L384"/>
+      <c r="M384"/>
+      <c r="N384"/>
+    </row>
+    <row r="385" spans="1:14">
       <c r="D385"/>
       <c r="E385"/>
       <c r="H385"/>
-      <c r="J385"/>
-[...2 lines deleted...]
-    <row r="386" spans="1:11">
+      <c r="L385"/>
+      <c r="M385"/>
+      <c r="N385"/>
+    </row>
+    <row r="386" spans="1:14">
       <c r="D386"/>
       <c r="E386"/>
       <c r="H386"/>
-      <c r="J386"/>
-[...2 lines deleted...]
-    <row r="387" spans="1:11">
+      <c r="L386"/>
+      <c r="M386"/>
+      <c r="N386"/>
+    </row>
+    <row r="387" spans="1:14">
       <c r="D387"/>
       <c r="E387"/>
       <c r="H387"/>
-      <c r="J387"/>
-[...2 lines deleted...]
-    <row r="388" spans="1:11">
+      <c r="L387"/>
+      <c r="M387"/>
+      <c r="N387"/>
+    </row>
+    <row r="388" spans="1:14">
       <c r="D388"/>
       <c r="E388"/>
       <c r="H388"/>
-      <c r="J388"/>
-[...2 lines deleted...]
-    <row r="389" spans="1:11">
+      <c r="L388"/>
+      <c r="M388"/>
+      <c r="N388"/>
+    </row>
+    <row r="389" spans="1:14">
       <c r="D389"/>
       <c r="E389"/>
       <c r="H389"/>
-      <c r="J389"/>
-[...2 lines deleted...]
-    <row r="390" spans="1:11">
+      <c r="L389"/>
+      <c r="M389"/>
+      <c r="N389"/>
+    </row>
+    <row r="390" spans="1:14">
       <c r="D390"/>
       <c r="E390"/>
       <c r="H390"/>
-      <c r="J390"/>
-[...2 lines deleted...]
-    <row r="391" spans="1:11">
+      <c r="L390"/>
+      <c r="M390"/>
+      <c r="N390"/>
+    </row>
+    <row r="391" spans="1:14">
       <c r="D391"/>
       <c r="E391"/>
       <c r="H391"/>
-      <c r="J391"/>
-[...2 lines deleted...]
-    <row r="392" spans="1:11">
+      <c r="L391"/>
+      <c r="M391"/>
+      <c r="N391"/>
+    </row>
+    <row r="392" spans="1:14">
       <c r="D392"/>
       <c r="E392"/>
       <c r="H392"/>
-      <c r="J392"/>
-[...2 lines deleted...]
-    <row r="393" spans="1:11">
+      <c r="L392"/>
+      <c r="M392"/>
+      <c r="N392"/>
+    </row>
+    <row r="393" spans="1:14">
       <c r="D393"/>
       <c r="E393"/>
       <c r="H393"/>
-      <c r="J393"/>
-[...2 lines deleted...]
-    <row r="394" spans="1:11">
+      <c r="L393"/>
+      <c r="M393"/>
+      <c r="N393"/>
+    </row>
+    <row r="394" spans="1:14">
       <c r="D394"/>
       <c r="E394"/>
       <c r="H394"/>
-      <c r="J394"/>
-[...2 lines deleted...]
-    <row r="395" spans="1:11">
+      <c r="L394"/>
+      <c r="M394"/>
+      <c r="N394"/>
+    </row>
+    <row r="395" spans="1:14">
       <c r="D395"/>
       <c r="E395"/>
       <c r="H395"/>
-      <c r="J395"/>
-[...2 lines deleted...]
-    <row r="396" spans="1:11">
+      <c r="L395"/>
+      <c r="M395"/>
+      <c r="N395"/>
+    </row>
+    <row r="396" spans="1:14">
       <c r="D396"/>
       <c r="E396"/>
       <c r="H396"/>
-      <c r="J396"/>
-[...2 lines deleted...]
-    <row r="397" spans="1:11">
+      <c r="L396"/>
+      <c r="M396"/>
+      <c r="N396"/>
+    </row>
+    <row r="397" spans="1:14">
       <c r="D397"/>
       <c r="E397"/>
       <c r="H397"/>
-      <c r="J397"/>
-[...2 lines deleted...]
-    <row r="398" spans="1:11">
+      <c r="L397"/>
+      <c r="M397"/>
+      <c r="N397"/>
+    </row>
+    <row r="398" spans="1:14">
       <c r="D398"/>
       <c r="E398"/>
       <c r="H398"/>
-      <c r="J398"/>
-[...2 lines deleted...]
-    <row r="399" spans="1:11">
+      <c r="L398"/>
+      <c r="M398"/>
+      <c r="N398"/>
+    </row>
+    <row r="399" spans="1:14">
       <c r="D399"/>
       <c r="E399"/>
       <c r="H399"/>
-      <c r="J399"/>
-[...2 lines deleted...]
-    <row r="400" spans="1:11">
+      <c r="L399"/>
+      <c r="M399"/>
+      <c r="N399"/>
+    </row>
+    <row r="400" spans="1:14">
       <c r="D400"/>
       <c r="E400"/>
       <c r="H400"/>
-      <c r="J400"/>
-[...2 lines deleted...]
-    <row r="401" spans="1:11">
+      <c r="L400"/>
+      <c r="M400"/>
+      <c r="N400"/>
+    </row>
+    <row r="401" spans="1:14">
       <c r="D401"/>
       <c r="E401"/>
       <c r="H401"/>
-      <c r="J401"/>
-[...2 lines deleted...]
-    <row r="402" spans="1:11">
+      <c r="L401"/>
+      <c r="M401"/>
+      <c r="N401"/>
+    </row>
+    <row r="402" spans="1:14">
       <c r="D402"/>
       <c r="E402"/>
       <c r="H402"/>
-      <c r="J402"/>
-[...2 lines deleted...]
-    <row r="403" spans="1:11">
+      <c r="L402"/>
+      <c r="M402"/>
+      <c r="N402"/>
+    </row>
+    <row r="403" spans="1:14">
       <c r="D403"/>
       <c r="E403"/>
       <c r="H403"/>
-      <c r="J403"/>
-[...2 lines deleted...]
-    <row r="404" spans="1:11">
+      <c r="L403"/>
+      <c r="M403"/>
+      <c r="N403"/>
+    </row>
+    <row r="404" spans="1:14">
       <c r="D404"/>
       <c r="E404"/>
       <c r="H404"/>
-      <c r="J404"/>
-[...2 lines deleted...]
-    <row r="405" spans="1:11">
+      <c r="L404"/>
+      <c r="M404"/>
+      <c r="N404"/>
+    </row>
+    <row r="405" spans="1:14">
       <c r="D405"/>
       <c r="E405"/>
       <c r="H405"/>
-      <c r="J405"/>
-[...2 lines deleted...]
-    <row r="406" spans="1:11">
+      <c r="L405"/>
+      <c r="M405"/>
+      <c r="N405"/>
+    </row>
+    <row r="406" spans="1:14">
       <c r="D406"/>
       <c r="E406"/>
       <c r="H406"/>
-      <c r="J406"/>
-[...2 lines deleted...]
-    <row r="407" spans="1:11">
+      <c r="L406"/>
+      <c r="M406"/>
+      <c r="N406"/>
+    </row>
+    <row r="407" spans="1:14">
       <c r="D407"/>
       <c r="E407"/>
       <c r="H407"/>
-      <c r="J407"/>
-[...2 lines deleted...]
-    <row r="408" spans="1:11">
+      <c r="L407"/>
+      <c r="M407"/>
+      <c r="N407"/>
+    </row>
+    <row r="408" spans="1:14">
       <c r="D408"/>
       <c r="E408"/>
       <c r="H408"/>
-      <c r="J408"/>
-[...2 lines deleted...]
-    <row r="409" spans="1:11">
+      <c r="L408"/>
+      <c r="M408"/>
+      <c r="N408"/>
+    </row>
+    <row r="409" spans="1:14">
       <c r="D409"/>
       <c r="E409"/>
       <c r="H409"/>
-      <c r="J409"/>
-[...2 lines deleted...]
-    <row r="410" spans="1:11">
+      <c r="L409"/>
+      <c r="M409"/>
+      <c r="N409"/>
+    </row>
+    <row r="410" spans="1:14">
       <c r="D410"/>
       <c r="E410"/>
       <c r="H410"/>
-      <c r="J410"/>
-[...2 lines deleted...]
-    <row r="411" spans="1:11">
+      <c r="L410"/>
+      <c r="M410"/>
+      <c r="N410"/>
+    </row>
+    <row r="411" spans="1:14">
       <c r="D411"/>
       <c r="E411"/>
       <c r="H411"/>
-      <c r="J411"/>
-[...2 lines deleted...]
-    <row r="412" spans="1:11">
+      <c r="L411"/>
+      <c r="M411"/>
+      <c r="N411"/>
+    </row>
+    <row r="412" spans="1:14">
       <c r="D412"/>
       <c r="E412"/>
       <c r="H412"/>
-      <c r="J412"/>
-[...2 lines deleted...]
-    <row r="413" spans="1:11">
+      <c r="L412"/>
+      <c r="M412"/>
+      <c r="N412"/>
+    </row>
+    <row r="413" spans="1:14">
       <c r="D413"/>
       <c r="E413"/>
       <c r="H413"/>
-      <c r="J413"/>
-[...2 lines deleted...]
-    <row r="414" spans="1:11">
+      <c r="L413"/>
+      <c r="M413"/>
+      <c r="N413"/>
+    </row>
+    <row r="414" spans="1:14">
       <c r="D414"/>
       <c r="E414"/>
       <c r="H414"/>
-      <c r="J414"/>
-[...2 lines deleted...]
-    <row r="415" spans="1:11">
+      <c r="L414"/>
+      <c r="M414"/>
+      <c r="N414"/>
+    </row>
+    <row r="415" spans="1:14">
       <c r="D415"/>
       <c r="E415"/>
       <c r="H415"/>
-      <c r="J415"/>
-[...2 lines deleted...]
-    <row r="416" spans="1:11">
+      <c r="L415"/>
+      <c r="M415"/>
+      <c r="N415"/>
+    </row>
+    <row r="416" spans="1:14">
       <c r="D416"/>
       <c r="E416"/>
       <c r="H416"/>
-      <c r="J416"/>
-[...2 lines deleted...]
-    <row r="417" spans="1:11">
+      <c r="L416"/>
+      <c r="M416"/>
+      <c r="N416"/>
+    </row>
+    <row r="417" spans="1:14">
       <c r="D417"/>
       <c r="E417"/>
       <c r="H417"/>
-      <c r="J417"/>
-[...2 lines deleted...]
-    <row r="418" spans="1:11">
+      <c r="L417"/>
+      <c r="M417"/>
+      <c r="N417"/>
+    </row>
+    <row r="418" spans="1:14">
       <c r="D418"/>
       <c r="E418"/>
       <c r="H418"/>
-      <c r="J418"/>
-[...2 lines deleted...]
-    <row r="419" spans="1:11">
+      <c r="L418"/>
+      <c r="M418"/>
+      <c r="N418"/>
+    </row>
+    <row r="419" spans="1:14">
       <c r="D419"/>
       <c r="E419"/>
       <c r="H419"/>
-      <c r="J419"/>
-[...2 lines deleted...]
-    <row r="420" spans="1:11">
+      <c r="L419"/>
+      <c r="M419"/>
+      <c r="N419"/>
+    </row>
+    <row r="420" spans="1:14">
       <c r="D420"/>
       <c r="E420"/>
       <c r="H420"/>
-      <c r="J420"/>
-[...2 lines deleted...]
-    <row r="421" spans="1:11">
+      <c r="L420"/>
+      <c r="M420"/>
+      <c r="N420"/>
+    </row>
+    <row r="421" spans="1:14">
       <c r="D421"/>
       <c r="E421"/>
       <c r="H421"/>
-      <c r="J421"/>
-[...2 lines deleted...]
-    <row r="422" spans="1:11">
+      <c r="L421"/>
+      <c r="M421"/>
+      <c r="N421"/>
+    </row>
+    <row r="422" spans="1:14">
       <c r="D422"/>
       <c r="E422"/>
       <c r="H422"/>
-      <c r="J422"/>
-[...2 lines deleted...]
-    <row r="423" spans="1:11">
+      <c r="L422"/>
+      <c r="M422"/>
+      <c r="N422"/>
+    </row>
+    <row r="423" spans="1:14">
       <c r="D423"/>
       <c r="E423"/>
       <c r="H423"/>
-      <c r="J423"/>
-[...2 lines deleted...]
-    <row r="424" spans="1:11">
+      <c r="L423"/>
+      <c r="M423"/>
+      <c r="N423"/>
+    </row>
+    <row r="424" spans="1:14">
       <c r="D424"/>
       <c r="E424"/>
       <c r="H424"/>
-      <c r="J424"/>
-[...2 lines deleted...]
-    <row r="425" spans="1:11">
+      <c r="L424"/>
+      <c r="M424"/>
+      <c r="N424"/>
+    </row>
+    <row r="425" spans="1:14">
       <c r="D425"/>
       <c r="E425"/>
       <c r="H425"/>
-      <c r="J425"/>
-[...2 lines deleted...]
-    <row r="426" spans="1:11">
+      <c r="L425"/>
+      <c r="M425"/>
+      <c r="N425"/>
+    </row>
+    <row r="426" spans="1:14">
       <c r="D426"/>
       <c r="E426"/>
       <c r="H426"/>
-      <c r="J426"/>
-[...2 lines deleted...]
-    <row r="427" spans="1:11">
+      <c r="L426"/>
+      <c r="M426"/>
+      <c r="N426"/>
+    </row>
+    <row r="427" spans="1:14">
       <c r="D427"/>
       <c r="E427"/>
       <c r="H427"/>
-      <c r="J427"/>
-[...2 lines deleted...]
-    <row r="428" spans="1:11">
+      <c r="L427"/>
+      <c r="M427"/>
+      <c r="N427"/>
+    </row>
+    <row r="428" spans="1:14">
       <c r="D428"/>
       <c r="E428"/>
       <c r="H428"/>
-      <c r="J428"/>
-[...2 lines deleted...]
-    <row r="429" spans="1:11">
+      <c r="L428"/>
+      <c r="M428"/>
+      <c r="N428"/>
+    </row>
+    <row r="429" spans="1:14">
       <c r="D429"/>
       <c r="E429"/>
       <c r="H429"/>
-      <c r="J429"/>
-[...2 lines deleted...]
-    <row r="430" spans="1:11">
+      <c r="L429"/>
+      <c r="M429"/>
+      <c r="N429"/>
+    </row>
+    <row r="430" spans="1:14">
       <c r="D430"/>
       <c r="E430"/>
       <c r="H430"/>
-      <c r="J430"/>
-[...2 lines deleted...]
-    <row r="431" spans="1:11">
+      <c r="L430"/>
+      <c r="M430"/>
+      <c r="N430"/>
+    </row>
+    <row r="431" spans="1:14">
       <c r="D431"/>
       <c r="E431"/>
       <c r="H431"/>
-      <c r="J431"/>
-[...2 lines deleted...]
-    <row r="432" spans="1:11">
+      <c r="L431"/>
+      <c r="M431"/>
+      <c r="N431"/>
+    </row>
+    <row r="432" spans="1:14">
       <c r="D432"/>
       <c r="E432"/>
       <c r="H432"/>
-      <c r="J432"/>
-[...2 lines deleted...]
-    <row r="433" spans="1:11">
+      <c r="L432"/>
+      <c r="M432"/>
+      <c r="N432"/>
+    </row>
+    <row r="433" spans="1:14">
       <c r="D433"/>
       <c r="E433"/>
       <c r="H433"/>
-      <c r="J433"/>
-[...2 lines deleted...]
-    <row r="434" spans="1:11">
+      <c r="L433"/>
+      <c r="M433"/>
+      <c r="N433"/>
+    </row>
+    <row r="434" spans="1:14">
       <c r="D434"/>
       <c r="E434"/>
       <c r="H434"/>
-      <c r="J434"/>
-[...2 lines deleted...]
-    <row r="435" spans="1:11">
+      <c r="L434"/>
+      <c r="M434"/>
+      <c r="N434"/>
+    </row>
+    <row r="435" spans="1:14">
       <c r="D435"/>
       <c r="E435"/>
       <c r="H435"/>
-      <c r="J435"/>
-[...2 lines deleted...]
-    <row r="436" spans="1:11">
+      <c r="L435"/>
+      <c r="M435"/>
+      <c r="N435"/>
+    </row>
+    <row r="436" spans="1:14">
       <c r="D436"/>
       <c r="E436"/>
       <c r="H436"/>
-      <c r="J436"/>
-[...2 lines deleted...]
-    <row r="437" spans="1:11">
+      <c r="L436"/>
+      <c r="M436"/>
+      <c r="N436"/>
+    </row>
+    <row r="437" spans="1:14">
       <c r="D437"/>
       <c r="E437"/>
       <c r="H437"/>
-      <c r="J437"/>
-[...2 lines deleted...]
-    <row r="438" spans="1:11">
+      <c r="L437"/>
+      <c r="M437"/>
+      <c r="N437"/>
+    </row>
+    <row r="438" spans="1:14">
       <c r="D438"/>
       <c r="E438"/>
       <c r="H438"/>
-      <c r="J438"/>
-[...2 lines deleted...]
-    <row r="439" spans="1:11">
+      <c r="L438"/>
+      <c r="M438"/>
+      <c r="N438"/>
+    </row>
+    <row r="439" spans="1:14">
       <c r="D439"/>
       <c r="E439"/>
       <c r="H439"/>
-      <c r="J439"/>
-[...2 lines deleted...]
-    <row r="440" spans="1:11">
+      <c r="L439"/>
+      <c r="M439"/>
+      <c r="N439"/>
+    </row>
+    <row r="440" spans="1:14">
       <c r="D440"/>
       <c r="E440"/>
       <c r="H440"/>
-      <c r="J440"/>
-[...2 lines deleted...]
-    <row r="441" spans="1:11">
+      <c r="L440"/>
+      <c r="M440"/>
+      <c r="N440"/>
+    </row>
+    <row r="441" spans="1:14">
       <c r="D441"/>
       <c r="E441"/>
       <c r="H441"/>
-      <c r="J441"/>
-[...2 lines deleted...]
-    <row r="442" spans="1:11">
+      <c r="L441"/>
+      <c r="M441"/>
+      <c r="N441"/>
+    </row>
+    <row r="442" spans="1:14">
       <c r="D442"/>
       <c r="E442"/>
       <c r="H442"/>
-      <c r="J442"/>
-[...2 lines deleted...]
-    <row r="443" spans="1:11">
+      <c r="L442"/>
+      <c r="M442"/>
+      <c r="N442"/>
+    </row>
+    <row r="443" spans="1:14">
       <c r="D443"/>
       <c r="E443"/>
       <c r="H443"/>
-      <c r="J443"/>
-[...2 lines deleted...]
-    <row r="444" spans="1:11">
+      <c r="L443"/>
+      <c r="M443"/>
+      <c r="N443"/>
+    </row>
+    <row r="444" spans="1:14">
       <c r="D444"/>
       <c r="E444"/>
       <c r="H444"/>
-      <c r="J444"/>
-[...2 lines deleted...]
-    <row r="445" spans="1:11">
+      <c r="L444"/>
+      <c r="M444"/>
+      <c r="N444"/>
+    </row>
+    <row r="445" spans="1:14">
       <c r="D445"/>
       <c r="E445"/>
       <c r="H445"/>
-      <c r="J445"/>
-[...2 lines deleted...]
-    <row r="446" spans="1:11">
+      <c r="L445"/>
+      <c r="M445"/>
+      <c r="N445"/>
+    </row>
+    <row r="446" spans="1:14">
       <c r="D446"/>
       <c r="E446"/>
       <c r="H446"/>
-      <c r="J446"/>
-[...2 lines deleted...]
-    <row r="447" spans="1:11">
+      <c r="L446"/>
+      <c r="M446"/>
+      <c r="N446"/>
+    </row>
+    <row r="447" spans="1:14">
       <c r="D447"/>
       <c r="E447"/>
       <c r="H447"/>
-      <c r="J447"/>
-[...2 lines deleted...]
-    <row r="448" spans="1:11">
+      <c r="L447"/>
+      <c r="M447"/>
+      <c r="N447"/>
+    </row>
+    <row r="448" spans="1:14">
       <c r="D448"/>
       <c r="E448"/>
       <c r="H448"/>
-      <c r="J448"/>
-[...2 lines deleted...]
-    <row r="449" spans="1:11">
+      <c r="L448"/>
+      <c r="M448"/>
+      <c r="N448"/>
+    </row>
+    <row r="449" spans="1:14">
       <c r="D449"/>
       <c r="E449"/>
       <c r="H449"/>
-      <c r="J449"/>
-[...2 lines deleted...]
-    <row r="450" spans="1:11">
+      <c r="L449"/>
+      <c r="M449"/>
+      <c r="N449"/>
+    </row>
+    <row r="450" spans="1:14">
       <c r="D450"/>
       <c r="E450"/>
       <c r="H450"/>
-      <c r="J450"/>
-[...2 lines deleted...]
-    <row r="451" spans="1:11">
+      <c r="L450"/>
+      <c r="M450"/>
+      <c r="N450"/>
+    </row>
+    <row r="451" spans="1:14">
       <c r="D451"/>
       <c r="E451"/>
       <c r="H451"/>
-      <c r="J451"/>
-[...2 lines deleted...]
-    <row r="452" spans="1:11">
+      <c r="L451"/>
+      <c r="M451"/>
+      <c r="N451"/>
+    </row>
+    <row r="452" spans="1:14">
       <c r="D452"/>
       <c r="E452"/>
       <c r="H452"/>
-      <c r="J452"/>
-[...2 lines deleted...]
-    <row r="453" spans="1:11">
+      <c r="L452"/>
+      <c r="M452"/>
+      <c r="N452"/>
+    </row>
+    <row r="453" spans="1:14">
       <c r="D453"/>
       <c r="E453"/>
       <c r="H453"/>
-      <c r="J453"/>
-[...2 lines deleted...]
-    <row r="454" spans="1:11">
+      <c r="L453"/>
+      <c r="M453"/>
+      <c r="N453"/>
+    </row>
+    <row r="454" spans="1:14">
       <c r="D454"/>
       <c r="E454"/>
       <c r="H454"/>
-      <c r="J454"/>
-[...2 lines deleted...]
-    <row r="455" spans="1:11">
+      <c r="L454"/>
+      <c r="M454"/>
+      <c r="N454"/>
+    </row>
+    <row r="455" spans="1:14">
       <c r="D455"/>
       <c r="E455"/>
       <c r="H455"/>
-      <c r="J455"/>
-[...2 lines deleted...]
-    <row r="456" spans="1:11">
+      <c r="L455"/>
+      <c r="M455"/>
+      <c r="N455"/>
+    </row>
+    <row r="456" spans="1:14">
       <c r="D456"/>
       <c r="E456"/>
       <c r="H456"/>
-      <c r="J456"/>
-[...2 lines deleted...]
-    <row r="457" spans="1:11">
+      <c r="L456"/>
+      <c r="M456"/>
+      <c r="N456"/>
+    </row>
+    <row r="457" spans="1:14">
       <c r="D457"/>
       <c r="E457"/>
       <c r="H457"/>
-      <c r="J457"/>
-[...2 lines deleted...]
-    <row r="458" spans="1:11">
+      <c r="L457"/>
+      <c r="M457"/>
+      <c r="N457"/>
+    </row>
+    <row r="458" spans="1:14">
       <c r="D458"/>
       <c r="E458"/>
       <c r="H458"/>
-      <c r="J458"/>
-[...2 lines deleted...]
-    <row r="459" spans="1:11">
+      <c r="L458"/>
+      <c r="M458"/>
+      <c r="N458"/>
+    </row>
+    <row r="459" spans="1:14">
       <c r="D459"/>
       <c r="E459"/>
       <c r="H459"/>
-      <c r="J459"/>
-[...2 lines deleted...]
-    <row r="460" spans="1:11">
+      <c r="L459"/>
+      <c r="M459"/>
+      <c r="N459"/>
+    </row>
+    <row r="460" spans="1:14">
       <c r="D460"/>
       <c r="E460"/>
       <c r="H460"/>
-      <c r="J460"/>
-[...2 lines deleted...]
-    <row r="461" spans="1:11">
+      <c r="L460"/>
+      <c r="M460"/>
+      <c r="N460"/>
+    </row>
+    <row r="461" spans="1:14">
       <c r="D461"/>
       <c r="E461"/>
       <c r="H461"/>
-      <c r="J461"/>
-[...2 lines deleted...]
-    <row r="462" spans="1:11">
+      <c r="L461"/>
+      <c r="M461"/>
+      <c r="N461"/>
+    </row>
+    <row r="462" spans="1:14">
       <c r="D462"/>
       <c r="E462"/>
       <c r="H462"/>
-      <c r="J462"/>
-[...2 lines deleted...]
-    <row r="463" spans="1:11">
+      <c r="L462"/>
+      <c r="M462"/>
+      <c r="N462"/>
+    </row>
+    <row r="463" spans="1:14">
       <c r="D463"/>
       <c r="E463"/>
       <c r="H463"/>
-      <c r="J463"/>
-[...2 lines deleted...]
-    <row r="464" spans="1:11">
+      <c r="L463"/>
+      <c r="M463"/>
+      <c r="N463"/>
+    </row>
+    <row r="464" spans="1:14">
       <c r="D464"/>
       <c r="E464"/>
       <c r="H464"/>
-      <c r="J464"/>
-[...2 lines deleted...]
-    <row r="465" spans="1:11">
+      <c r="L464"/>
+      <c r="M464"/>
+      <c r="N464"/>
+    </row>
+    <row r="465" spans="1:14">
       <c r="D465"/>
       <c r="E465"/>
       <c r="H465"/>
-      <c r="J465"/>
-[...2 lines deleted...]
-    <row r="466" spans="1:11">
+      <c r="L465"/>
+      <c r="M465"/>
+      <c r="N465"/>
+    </row>
+    <row r="466" spans="1:14">
       <c r="D466"/>
       <c r="E466"/>
       <c r="H466"/>
-      <c r="J466"/>
-[...2 lines deleted...]
-    <row r="467" spans="1:11">
+      <c r="L466"/>
+      <c r="M466"/>
+      <c r="N466"/>
+    </row>
+    <row r="467" spans="1:14">
       <c r="D467"/>
       <c r="E467"/>
       <c r="H467"/>
-      <c r="J467"/>
-[...2 lines deleted...]
-    <row r="468" spans="1:11">
+      <c r="L467"/>
+      <c r="M467"/>
+      <c r="N467"/>
+    </row>
+    <row r="468" spans="1:14">
       <c r="D468"/>
       <c r="E468"/>
       <c r="H468"/>
-      <c r="J468"/>
-[...2 lines deleted...]
-    <row r="469" spans="1:11">
+      <c r="L468"/>
+      <c r="M468"/>
+      <c r="N468"/>
+    </row>
+    <row r="469" spans="1:14">
       <c r="D469"/>
       <c r="E469"/>
       <c r="H469"/>
-      <c r="J469"/>
-[...2 lines deleted...]
-    <row r="470" spans="1:11">
+      <c r="L469"/>
+      <c r="M469"/>
+      <c r="N469"/>
+    </row>
+    <row r="470" spans="1:14">
       <c r="D470"/>
       <c r="E470"/>
       <c r="H470"/>
-      <c r="J470"/>
-[...2 lines deleted...]
-    <row r="471" spans="1:11">
+      <c r="L470"/>
+      <c r="M470"/>
+      <c r="N470"/>
+    </row>
+    <row r="471" spans="1:14">
       <c r="D471"/>
       <c r="E471"/>
       <c r="H471"/>
-      <c r="J471"/>
-[...2 lines deleted...]
-    <row r="472" spans="1:11">
+      <c r="L471"/>
+      <c r="M471"/>
+      <c r="N471"/>
+    </row>
+    <row r="472" spans="1:14">
       <c r="D472"/>
       <c r="E472"/>
       <c r="H472"/>
-      <c r="J472"/>
-[...2 lines deleted...]
-    <row r="473" spans="1:11">
+      <c r="L472"/>
+      <c r="M472"/>
+      <c r="N472"/>
+    </row>
+    <row r="473" spans="1:14">
       <c r="D473"/>
       <c r="E473"/>
       <c r="H473"/>
-      <c r="J473"/>
-[...2 lines deleted...]
-    <row r="474" spans="1:11">
+      <c r="L473"/>
+      <c r="M473"/>
+      <c r="N473"/>
+    </row>
+    <row r="474" spans="1:14">
       <c r="D474"/>
       <c r="E474"/>
       <c r="H474"/>
-      <c r="J474"/>
-[...2 lines deleted...]
-    <row r="475" spans="1:11">
+      <c r="L474"/>
+      <c r="M474"/>
+      <c r="N474"/>
+    </row>
+    <row r="475" spans="1:14">
       <c r="D475"/>
       <c r="E475"/>
       <c r="H475"/>
-      <c r="J475"/>
-[...2 lines deleted...]
-    <row r="476" spans="1:11">
+      <c r="L475"/>
+      <c r="M475"/>
+      <c r="N475"/>
+    </row>
+    <row r="476" spans="1:14">
       <c r="D476"/>
       <c r="E476"/>
       <c r="H476"/>
-      <c r="J476"/>
-[...2 lines deleted...]
-    <row r="477" spans="1:11">
+      <c r="L476"/>
+      <c r="M476"/>
+      <c r="N476"/>
+    </row>
+    <row r="477" spans="1:14">
       <c r="D477"/>
       <c r="E477"/>
       <c r="H477"/>
-      <c r="J477"/>
-[...2 lines deleted...]
-    <row r="478" spans="1:11">
+      <c r="L477"/>
+      <c r="M477"/>
+      <c r="N477"/>
+    </row>
+    <row r="478" spans="1:14">
       <c r="D478"/>
       <c r="E478"/>
       <c r="H478"/>
-      <c r="J478"/>
-[...2 lines deleted...]
-    <row r="479" spans="1:11">
+      <c r="L478"/>
+      <c r="M478"/>
+      <c r="N478"/>
+    </row>
+    <row r="479" spans="1:14">
       <c r="D479"/>
       <c r="E479"/>
       <c r="H479"/>
-      <c r="J479"/>
-[...2 lines deleted...]
-    <row r="480" spans="1:11">
+      <c r="L479"/>
+      <c r="M479"/>
+      <c r="N479"/>
+    </row>
+    <row r="480" spans="1:14">
       <c r="D480"/>
       <c r="E480"/>
       <c r="H480"/>
-      <c r="J480"/>
-[...2 lines deleted...]
-    <row r="481" spans="1:11">
+      <c r="L480"/>
+      <c r="M480"/>
+      <c r="N480"/>
+    </row>
+    <row r="481" spans="1:14">
       <c r="D481"/>
       <c r="E481"/>
       <c r="H481"/>
-      <c r="J481"/>
-[...2 lines deleted...]
-    <row r="482" spans="1:11">
+      <c r="L481"/>
+      <c r="M481"/>
+      <c r="N481"/>
+    </row>
+    <row r="482" spans="1:14">
       <c r="D482"/>
       <c r="E482"/>
       <c r="H482"/>
-      <c r="J482"/>
-[...2 lines deleted...]
-    <row r="483" spans="1:11">
+      <c r="L482"/>
+      <c r="M482"/>
+      <c r="N482"/>
+    </row>
+    <row r="483" spans="1:14">
       <c r="D483"/>
       <c r="E483"/>
       <c r="H483"/>
-      <c r="J483"/>
-[...2 lines deleted...]
-    <row r="484" spans="1:11">
+      <c r="L483"/>
+      <c r="M483"/>
+      <c r="N483"/>
+    </row>
+    <row r="484" spans="1:14">
       <c r="D484"/>
       <c r="E484"/>
       <c r="H484"/>
-      <c r="J484"/>
-[...2 lines deleted...]
-    <row r="485" spans="1:11">
+      <c r="L484"/>
+      <c r="M484"/>
+      <c r="N484"/>
+    </row>
+    <row r="485" spans="1:14">
       <c r="D485"/>
       <c r="E485"/>
       <c r="H485"/>
-      <c r="J485"/>
-[...2 lines deleted...]
-    <row r="486" spans="1:11">
+      <c r="L485"/>
+      <c r="M485"/>
+      <c r="N485"/>
+    </row>
+    <row r="486" spans="1:14">
       <c r="D486"/>
       <c r="E486"/>
       <c r="H486"/>
-      <c r="J486"/>
-[...2 lines deleted...]
-    <row r="487" spans="1:11">
+      <c r="L486"/>
+      <c r="M486"/>
+      <c r="N486"/>
+    </row>
+    <row r="487" spans="1:14">
       <c r="D487"/>
       <c r="E487"/>
       <c r="H487"/>
-      <c r="J487"/>
-[...2 lines deleted...]
-    <row r="488" spans="1:11">
+      <c r="L487"/>
+      <c r="M487"/>
+      <c r="N487"/>
+    </row>
+    <row r="488" spans="1:14">
       <c r="D488"/>
       <c r="E488"/>
       <c r="H488"/>
-      <c r="J488"/>
-[...2 lines deleted...]
-    <row r="489" spans="1:11">
+      <c r="L488"/>
+      <c r="M488"/>
+      <c r="N488"/>
+    </row>
+    <row r="489" spans="1:14">
       <c r="D489"/>
       <c r="E489"/>
       <c r="H489"/>
-      <c r="J489"/>
-[...2 lines deleted...]
-    <row r="490" spans="1:11">
+      <c r="L489"/>
+      <c r="M489"/>
+      <c r="N489"/>
+    </row>
+    <row r="490" spans="1:14">
       <c r="D490"/>
       <c r="E490"/>
       <c r="H490"/>
-      <c r="J490"/>
-[...2 lines deleted...]
-    <row r="491" spans="1:11">
+      <c r="L490"/>
+      <c r="M490"/>
+      <c r="N490"/>
+    </row>
+    <row r="491" spans="1:14">
       <c r="D491"/>
       <c r="E491"/>
       <c r="H491"/>
-      <c r="J491"/>
-[...2 lines deleted...]
-    <row r="492" spans="1:11">
+      <c r="L491"/>
+      <c r="M491"/>
+      <c r="N491"/>
+    </row>
+    <row r="492" spans="1:14">
       <c r="D492"/>
       <c r="E492"/>
       <c r="H492"/>
-      <c r="J492"/>
-[...2 lines deleted...]
-    <row r="493" spans="1:11">
+      <c r="L492"/>
+      <c r="M492"/>
+      <c r="N492"/>
+    </row>
+    <row r="493" spans="1:14">
       <c r="D493"/>
       <c r="E493"/>
       <c r="H493"/>
-      <c r="J493"/>
-[...2 lines deleted...]
-    <row r="494" spans="1:11">
+      <c r="L493"/>
+      <c r="M493"/>
+      <c r="N493"/>
+    </row>
+    <row r="494" spans="1:14">
       <c r="D494"/>
       <c r="E494"/>
       <c r="H494"/>
-      <c r="J494"/>
-[...2 lines deleted...]
-    <row r="495" spans="1:11">
+      <c r="L494"/>
+      <c r="M494"/>
+      <c r="N494"/>
+    </row>
+    <row r="495" spans="1:14">
       <c r="D495"/>
       <c r="E495"/>
       <c r="H495"/>
-      <c r="J495"/>
-[...2 lines deleted...]
-    <row r="496" spans="1:11">
+      <c r="L495"/>
+      <c r="M495"/>
+      <c r="N495"/>
+    </row>
+    <row r="496" spans="1:14">
       <c r="D496"/>
       <c r="E496"/>
       <c r="H496"/>
-      <c r="J496"/>
-[...2 lines deleted...]
-    <row r="497" spans="1:11">
+      <c r="L496"/>
+      <c r="M496"/>
+      <c r="N496"/>
+    </row>
+    <row r="497" spans="1:14">
       <c r="D497"/>
       <c r="E497"/>
       <c r="H497"/>
-      <c r="J497"/>
-[...2 lines deleted...]
-    <row r="498" spans="1:11">
+      <c r="L497"/>
+      <c r="M497"/>
+      <c r="N497"/>
+    </row>
+    <row r="498" spans="1:14">
       <c r="D498"/>
       <c r="E498"/>
       <c r="H498"/>
-      <c r="J498"/>
-[...2 lines deleted...]
-    <row r="499" spans="1:11">
+      <c r="L498"/>
+      <c r="M498"/>
+      <c r="N498"/>
+    </row>
+    <row r="499" spans="1:14">
       <c r="D499"/>
       <c r="E499"/>
       <c r="H499"/>
-      <c r="J499"/>
-      <c r="K499"/>
+      <c r="L499"/>
+      <c r="M499"/>
+      <c r="N499"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
-  <dataValidations count="2500">
+  <dataValidations count="3000">
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="D0">
       <formula1>data!$A$1:$A$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="D1">
       <formula1>data!$A$1:$A$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="D2">
       <formula1>data!$A$1:$A$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="D3">
       <formula1>data!$A$1:$A$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="D4">
       <formula1>data!$A$1:$A$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="D5">
       <formula1>data!$A$1:$A$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="D6">
       <formula1>data!$A$1:$A$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="D7">
       <formula1>data!$A$1:$A$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="D8">
@@ -10529,6488 +11045,7994 @@
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H492">
       <formula1>data!$C$1:$C$652</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H493">
       <formula1>data!$C$1:$C$652</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H494">
       <formula1>data!$C$1:$C$652</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H495">
       <formula1>data!$C$1:$C$652</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H496">
       <formula1>data!$C$1:$C$652</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H497">
       <formula1>data!$C$1:$C$652</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H498">
       <formula1>data!$C$1:$C$652</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H499">
       <formula1>data!$C$1:$C$652</formula1>
     </dataValidation>
-    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J0">
-[...2997 lines deleted...]
-      <formula1>data!$E$1:$E$2</formula1>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L0">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L1">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L2">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L3">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L4">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L5">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L6">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L7">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L8">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L9">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L10">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L11">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L12">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L13">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L14">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L15">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L16">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L17">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L18">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L19">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L20">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L21">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L22">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L23">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L24">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L25">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L26">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L27">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L28">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L29">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L30">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L31">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L32">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L33">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L34">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L35">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L36">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L37">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L38">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L39">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L40">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L41">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L42">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L43">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L44">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L45">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L46">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L47">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L48">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L49">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L50">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L51">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L52">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L53">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L54">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L55">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L56">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L57">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L58">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L59">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L60">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L61">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L62">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L63">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L64">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L65">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L66">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L67">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L68">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L69">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L70">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L71">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L72">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L73">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L74">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L75">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L76">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L77">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L78">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L79">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L80">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L81">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L82">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L83">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L84">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L85">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L86">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L87">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L88">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L89">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L90">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L91">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L92">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L93">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L94">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L95">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L96">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L97">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L98">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L99">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L100">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L101">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L102">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L103">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L104">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L105">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L106">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L107">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L108">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L109">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L110">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L111">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L112">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L113">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L114">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L115">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L116">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L117">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L118">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L119">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L120">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L121">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L122">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L123">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L124">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L125">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L126">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L127">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L128">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L129">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L130">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L131">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L132">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L133">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L134">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L135">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L136">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L137">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L138">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L139">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L140">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L141">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L142">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L143">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L144">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L145">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L146">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L147">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L148">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L149">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L150">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L151">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L152">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L153">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L154">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L155">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L156">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L157">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L158">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L159">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L160">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L161">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L162">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L163">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L164">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L165">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L166">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L167">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L168">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L169">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L170">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L171">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L172">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L173">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L174">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L175">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L176">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L177">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L178">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L179">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L180">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L181">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L182">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L183">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L184">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L185">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L186">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L187">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L188">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L189">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L190">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L191">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L192">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L193">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L194">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L195">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L196">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L197">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L198">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L199">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L200">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L201">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L202">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L203">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L204">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L205">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L206">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L207">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L208">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L209">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L210">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L211">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L212">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L213">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L214">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L215">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L216">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L217">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L218">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L219">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L220">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L221">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L222">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L223">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L224">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L225">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L226">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L227">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L228">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L229">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L230">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L231">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L232">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L233">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L234">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L235">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L236">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L237">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L238">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L239">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L240">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L241">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L242">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L243">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L244">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L245">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L246">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L247">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L248">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L249">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L250">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L251">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L252">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L253">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L254">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L255">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L256">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L257">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L258">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L259">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L260">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L261">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L262">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L263">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L264">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L265">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L266">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L267">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L268">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L269">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L270">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L271">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L272">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L273">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L274">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L275">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L276">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L277">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L278">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L279">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L280">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L281">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L282">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L283">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L284">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L285">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L286">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L287">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L288">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L289">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L290">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L291">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L292">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L293">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L294">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L295">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L296">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L297">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L298">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L299">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L300">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L301">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L302">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L303">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L304">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L305">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L306">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L307">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L308">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L309">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L310">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L311">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L312">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L313">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L314">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L315">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L316">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L317">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L318">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L319">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L320">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L321">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L322">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L323">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L324">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L325">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L326">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L327">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L328">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L329">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L330">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L331">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L332">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L333">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L334">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L335">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L336">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L337">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L338">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L339">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L340">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L341">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L342">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L343">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L344">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L345">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L346">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L347">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L348">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L349">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L350">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L351">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L352">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L353">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L354">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L355">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L356">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L357">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L358">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L359">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L360">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L361">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L362">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L363">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L364">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L365">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L366">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L367">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L368">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L369">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L370">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L371">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L372">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L373">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L374">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L375">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L376">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L377">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L378">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L379">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L380">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L381">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L382">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L383">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L384">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L385">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L386">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L387">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L388">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L389">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L390">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L391">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L392">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L393">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L394">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L395">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L396">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L397">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L398">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L399">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L400">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L401">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L402">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L403">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L404">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L405">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L406">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L407">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L408">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L409">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L410">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L411">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L412">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L413">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L414">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L415">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L416">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L417">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L418">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L419">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L420">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L421">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L422">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L423">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L424">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L425">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L426">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L427">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L428">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L429">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L430">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L431">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L432">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L433">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L434">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L435">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L436">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L437">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L438">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L439">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L440">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L441">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L442">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L443">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L444">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L445">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L446">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L447">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L448">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L449">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L450">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L451">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L452">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L453">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L454">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L455">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L456">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L457">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L458">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L459">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L460">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L461">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L462">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L463">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L464">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L465">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L466">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L467">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L468">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L469">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L470">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L471">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L472">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L473">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L474">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L475">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L476">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L477">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L478">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L479">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L480">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L481">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L482">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L483">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L484">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L485">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L486">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L487">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L488">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L489">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L490">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L491">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L492">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L493">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L494">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L495">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L496">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L497">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L498">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="L499">
+      <formula1>data!$D$1:$D$10</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M0">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M1">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M2">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M3">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M4">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M5">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M6">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M7">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M8">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M9">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M10">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M11">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M12">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M13">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M14">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M15">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M16">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M17">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M18">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M19">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M20">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M21">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M22">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M23">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M24">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M25">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M26">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M27">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M28">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M29">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M30">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M31">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M32">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M33">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M34">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M35">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M36">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M37">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M38">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M39">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M40">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M41">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M42">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M43">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M44">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M45">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M46">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M47">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M48">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M49">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M50">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M51">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M52">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M53">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M54">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M55">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M56">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M57">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M58">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M59">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M60">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M61">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M62">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M63">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M64">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M65">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M66">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M67">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M68">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M69">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M70">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M71">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M72">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M73">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M74">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M75">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M76">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M77">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M78">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M79">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M80">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M81">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M82">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M83">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M84">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M85">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M86">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M87">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M88">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M89">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M90">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M91">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M92">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M93">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M94">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M95">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M96">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M97">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M98">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M99">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M100">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M101">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M102">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M103">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M104">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M105">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M106">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M107">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M108">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M109">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M110">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M111">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M112">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M113">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M114">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M115">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M116">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M117">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M118">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M119">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M120">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M121">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M122">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M123">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M124">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M125">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M126">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M127">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M128">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M129">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M130">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M131">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M132">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M133">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M134">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M135">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M136">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M137">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M138">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M139">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M140">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M141">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M142">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M143">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M144">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M145">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M146">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M147">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M148">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M149">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M150">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M151">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M152">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M153">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M154">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M155">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M156">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M157">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M158">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M159">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M160">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M161">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M162">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M163">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M164">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M165">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M166">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M167">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M168">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M169">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M170">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M171">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M172">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M173">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M174">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M175">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M176">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M177">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M178">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M179">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M180">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M181">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M182">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M183">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M184">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M185">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M186">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M187">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M188">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M189">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M190">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M191">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M192">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M193">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M194">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M195">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M196">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M197">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M198">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M199">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M200">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M201">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M202">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M203">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M204">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M205">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M206">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M207">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M208">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M209">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M210">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M211">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M212">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M213">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M214">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M215">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M216">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M217">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M218">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M219">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M220">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M221">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M222">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M223">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M224">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M225">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M226">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M227">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M228">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M229">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M230">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M231">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M232">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M233">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M234">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M235">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M236">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M237">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M238">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M239">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M240">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M241">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M242">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M243">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M244">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M245">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M246">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M247">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M248">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M249">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M250">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M251">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M252">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M253">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M254">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M255">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M256">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M257">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M258">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M259">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M260">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M261">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M262">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M263">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M264">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M265">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M266">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M267">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M268">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M269">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M270">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M271">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M272">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M273">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M274">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M275">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M276">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M277">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M278">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M279">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M280">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M281">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M282">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M283">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M284">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M285">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M286">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M287">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M288">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M289">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M290">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M291">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M292">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M293">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M294">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M295">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M296">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M297">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M298">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M299">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M300">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M301">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M302">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M303">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M304">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M305">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M306">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M307">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M308">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M309">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M310">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M311">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M312">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M313">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M314">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M315">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M316">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M317">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M318">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M319">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M320">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M321">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M322">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M323">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M324">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M325">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M326">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M327">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M328">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M329">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M330">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M331">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M332">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M333">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M334">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M335">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M336">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M337">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M338">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M339">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M340">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M341">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M342">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M343">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M344">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M345">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M346">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M347">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M348">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M349">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M350">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M351">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M352">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M353">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M354">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M355">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M356">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M357">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M358">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M359">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M360">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M361">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M362">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M363">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M364">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M365">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M366">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M367">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M368">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M369">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M370">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M371">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M372">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M373">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M374">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M375">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M376">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M377">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M378">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M379">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M380">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M381">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M382">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M383">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M384">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M385">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M386">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M387">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M388">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M389">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M390">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M391">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M392">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M393">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M394">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M395">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M396">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M397">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M398">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M399">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M400">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M401">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M402">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M403">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M404">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M405">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M406">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M407">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M408">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M409">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M410">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M411">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M412">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M413">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M414">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M415">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M416">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M417">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M418">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M419">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M420">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M421">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M422">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M423">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M424">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M425">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M426">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M427">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M428">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M429">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M430">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M431">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M432">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M433">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M434">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M435">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M436">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M437">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M438">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M439">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M440">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M441">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M442">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M443">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M444">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M445">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M446">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M447">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M448">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M449">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M450">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M451">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M452">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M453">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M454">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M455">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M456">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M457">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M458">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M459">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M460">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M461">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M462">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M463">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M464">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M465">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M466">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M467">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M468">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M469">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M470">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M471">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M472">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M473">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M474">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M475">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M476">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M477">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M478">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M479">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M480">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M481">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M482">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M483">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M484">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M485">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M486">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M487">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M488">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M489">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M490">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M491">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M492">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M493">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M494">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M495">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M496">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M497">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M498">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="M499">
+      <formula1>data!$E$1:$E$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N0">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N1">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N2">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N3">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N4">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N5">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N6">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N7">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N8">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N9">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N10">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N11">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N12">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N13">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N14">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N15">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N16">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N17">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N18">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N19">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N20">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N21">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N22">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N23">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N24">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N25">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N26">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N27">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N28">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N29">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N30">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N31">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N32">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N33">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N34">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N35">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N36">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N37">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N38">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N39">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N40">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N41">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N42">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N43">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N44">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N45">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N46">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N47">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N48">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N49">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N50">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N51">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N52">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N53">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N54">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N55">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N56">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N57">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N58">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N59">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N60">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N61">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N62">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N63">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N64">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N65">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N66">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N67">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N68">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N69">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N70">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N71">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N72">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N73">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N74">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N75">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N76">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N77">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N78">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N79">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N80">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N81">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N82">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N83">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N84">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N85">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N86">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N87">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N88">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N89">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N90">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N91">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N92">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N93">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N94">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N95">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N96">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N97">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N98">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N99">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N100">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N101">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N102">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N103">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N104">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N105">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N106">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N107">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N108">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N109">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N110">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N111">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N112">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N113">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N114">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N115">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N116">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N117">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N118">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N119">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N120">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N121">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N122">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N123">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N124">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N125">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N126">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N127">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N128">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N129">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N130">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N131">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N132">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N133">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N134">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N135">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N136">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N137">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N138">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N139">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N140">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N141">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N142">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N143">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N144">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N145">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N146">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N147">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N148">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N149">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N150">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N151">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N152">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N153">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N154">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N155">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N156">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N157">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N158">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N159">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N160">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N161">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N162">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N163">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N164">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N165">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N166">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N167">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N168">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N169">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N170">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N171">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N172">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N173">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N174">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N175">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N176">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N177">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N178">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N179">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N180">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N181">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N182">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N183">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N184">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N185">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N186">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N187">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N188">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N189">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N190">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N191">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N192">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N193">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N194">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N195">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N196">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N197">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N198">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N199">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N200">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N201">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N202">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N203">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N204">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N205">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N206">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N207">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N208">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N209">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N210">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N211">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N212">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N213">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N214">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N215">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N216">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N217">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N218">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N219">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N220">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N221">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N222">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N223">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N224">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N225">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N226">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N227">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N228">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N229">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N230">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N231">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N232">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N233">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N234">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N235">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N236">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N237">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N238">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N239">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N240">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N241">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N242">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N243">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N244">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N245">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N246">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N247">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N248">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N249">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N250">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N251">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N252">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N253">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N254">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N255">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N256">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N257">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N258">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N259">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N260">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N261">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N262">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N263">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N264">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N265">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N266">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N267">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N268">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N269">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N270">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N271">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N272">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N273">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N274">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N275">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N276">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N277">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N278">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N279">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N280">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N281">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N282">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N283">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N284">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N285">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N286">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N287">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N288">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N289">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N290">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N291">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N292">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N293">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N294">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N295">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N296">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N297">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N298">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N299">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N300">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N301">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N302">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N303">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N304">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N305">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N306">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N307">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N308">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N309">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N310">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N311">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N312">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N313">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N314">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N315">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N316">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N317">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N318">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N319">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N320">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N321">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N322">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N323">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N324">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N325">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N326">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N327">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N328">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N329">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N330">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N331">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N332">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N333">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N334">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N335">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N336">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N337">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N338">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N339">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N340">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N341">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N342">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N343">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N344">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N345">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N346">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N347">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N348">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N349">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N350">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N351">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N352">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N353">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N354">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N355">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N356">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N357">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N358">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N359">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N360">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N361">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N362">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N363">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N364">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N365">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N366">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N367">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N368">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N369">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N370">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N371">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N372">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N373">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N374">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N375">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N376">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N377">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N378">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N379">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N380">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N381">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N382">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N383">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N384">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N385">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N386">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N387">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N388">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N389">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N390">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N391">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N392">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N393">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N394">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N395">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N396">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N397">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N398">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N399">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N400">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N401">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N402">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N403">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N404">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N405">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N406">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N407">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N408">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N409">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N410">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N411">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N412">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N413">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N414">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N415">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N416">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N417">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N418">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N419">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N420">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N421">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N422">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N423">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N424">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N425">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N426">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N427">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N428">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N429">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N430">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N431">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N432">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N433">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N434">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N435">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N436">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N437">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N438">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N439">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N440">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N441">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N442">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N443">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N444">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N445">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N446">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N447">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N448">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N449">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N450">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N451">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N452">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N453">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N454">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N455">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N456">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N457">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N458">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N459">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N460">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N461">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N462">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N463">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N464">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N465">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N466">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N467">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N468">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N469">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N470">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N471">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N472">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N473">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N474">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N475">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N476">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N477">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N478">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N479">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N480">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N481">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N482">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N483">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N484">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N485">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N486">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N487">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N488">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N489">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N490">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N491">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N492">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N493">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N494">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N495">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N496">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N497">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N498">
+      <formula1>data!$F$1:$F$2</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="N499">
+      <formula1>data!$F$1:$F$2</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E653"/>
+  <dimension ref="A1:F653"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:6">
       <c r="A1" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="B1" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="C1" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="D1" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="E1" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:5">
+        <v>18</v>
+      </c>
+      <c r="F1" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="B2" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="C2" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="D2" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="E2" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:5">
+        <v>23</v>
+      </c>
+      <c r="F2" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6">
       <c r="B3" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="C3" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="D3" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:5">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6">
       <c r="B4" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="C4" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="D4" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:5">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6">
       <c r="B5" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="C5" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="D5" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:5">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6">
       <c r="B6" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="C6" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="D6" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:5">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6">
       <c r="B7" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C7" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D7" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:5">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6">
       <c r="B8" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="C8" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="D8" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6">
       <c r="B9" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="C9" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="D9" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:5">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6">
       <c r="B10" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="C10" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="D10" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:5">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6">
       <c r="B11" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="C11" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:5">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6">
       <c r="B12" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="C12" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:5">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6">
       <c r="B13" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="C13" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:5">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6">
       <c r="B14" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="C14" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:5">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6">
       <c r="B15" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="C15" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:5">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6">
       <c r="B16" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="C16" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6">
       <c r="B17" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="C17" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6">
       <c r="B18" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="C18" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6">
       <c r="B19" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="C19" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6">
       <c r="B20" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="C20" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6">
       <c r="B21" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="C21" t="s">
-        <v>66</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6">
       <c r="B22" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="C22" t="s">
-        <v>68</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6">
       <c r="B23" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="C23" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6">
       <c r="B24" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="C24" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6">
       <c r="B25" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="C25" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6">
       <c r="B26" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="C26" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6">
       <c r="B27" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="C27" t="s">
-        <v>78</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6">
       <c r="B28" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="C28" t="s">
-        <v>80</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6">
       <c r="B29" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="C29" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6">
       <c r="B30" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="C30" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6">
       <c r="B31" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="C31" t="s">
-        <v>86</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6">
       <c r="B32" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="C32" t="s">
-        <v>88</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6">
       <c r="B33" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6">
       <c r="B34" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="C34" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6">
       <c r="B35" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="C35" t="s">
-        <v>93</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:5">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6">
       <c r="B36" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="C36" t="s">
-        <v>95</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:5">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6">
       <c r="C37" t="s">
-        <v>96</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:5">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6">
       <c r="C38" t="s">
-        <v>97</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6">
       <c r="C39" t="s">
-        <v>98</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:5">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6">
       <c r="C40" t="s">
-        <v>99</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:5">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6">
       <c r="C41" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:5">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6">
       <c r="C42" t="s">
-        <v>101</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:5">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="43" spans="1:6">
       <c r="C43" t="s">
-        <v>102</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:5">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="44" spans="1:6">
       <c r="C44" t="s">
-        <v>103</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:5">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="45" spans="1:6">
       <c r="C45" t="s">
-        <v>104</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:5">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="46" spans="1:6">
       <c r="C46" t="s">
-        <v>105</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:5">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6">
       <c r="C47" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:5">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="48" spans="1:6">
       <c r="C48" t="s">
-        <v>107</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:5">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="49" spans="1:6">
       <c r="C49" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:5">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="50" spans="1:6">
       <c r="C50" t="s">
-        <v>109</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:5">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="51" spans="1:6">
       <c r="C51" t="s">
-        <v>110</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:5">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="52" spans="1:6">
       <c r="C52" t="s">
-        <v>111</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:5">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="53" spans="1:6">
       <c r="C53" t="s">
-        <v>112</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:5">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="54" spans="1:6">
       <c r="C54" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:5">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="55" spans="1:6">
       <c r="C55" t="s">
-        <v>114</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:5">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="56" spans="1:6">
       <c r="C56" t="s">
-        <v>115</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:5">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="57" spans="1:6">
       <c r="C57" t="s">
-        <v>116</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:5">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="58" spans="1:6">
       <c r="C58" t="s">
-        <v>117</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:5">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="59" spans="1:6">
       <c r="C59" t="s">
-        <v>118</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:5">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="60" spans="1:6">
       <c r="C60" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:5">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="61" spans="1:6">
       <c r="C61" t="s">
-        <v>120</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:5">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="62" spans="1:6">
       <c r="C62" t="s">
-        <v>121</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:5">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="63" spans="1:6">
       <c r="C63" t="s">
-        <v>122</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:5">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="64" spans="1:6">
       <c r="C64" t="s">
-        <v>123</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:5">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="65" spans="1:6">
       <c r="C65" t="s">
-        <v>124</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:5">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="66" spans="1:6">
       <c r="C66">
         <v>2009</v>
       </c>
     </row>
-    <row r="67" spans="1:5">
+    <row r="67" spans="1:6">
       <c r="C67" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:5">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="68" spans="1:6">
       <c r="C68" t="s">
-        <v>126</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:5">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="69" spans="1:6">
       <c r="C69" t="s">
-        <v>127</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:5">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="70" spans="1:6">
       <c r="C70" t="s">
-        <v>128</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:5">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="71" spans="1:6">
       <c r="C71" t="s">
-        <v>129</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:5">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="72" spans="1:6">
       <c r="C72" t="s">
-        <v>130</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:5">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="73" spans="1:6">
       <c r="C73" t="s">
-        <v>131</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:5">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="74" spans="1:6">
       <c r="C74" t="s">
-        <v>132</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:5">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="75" spans="1:6">
       <c r="C75" t="s">
-        <v>133</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:5">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="76" spans="1:6">
       <c r="C76" t="s">
-        <v>134</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:5">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="77" spans="1:6">
       <c r="C77" t="s">
-        <v>135</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:5">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="78" spans="1:6">
       <c r="C78" t="s">
-        <v>136</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:5">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="79" spans="1:6">
       <c r="C79" t="s">
-        <v>137</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:5">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="80" spans="1:6">
       <c r="C80" t="s">
-        <v>138</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:5">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="81" spans="1:6">
       <c r="C81" t="s">
-        <v>139</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:5">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="82" spans="1:6">
       <c r="C82" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:5">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="83" spans="1:6">
       <c r="C83" t="s">
-        <v>140</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:5">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="84" spans="1:6">
       <c r="C84" t="s">
-        <v>141</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:5">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="85" spans="1:6">
       <c r="C85" t="s">
-        <v>142</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:5">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="86" spans="1:6">
       <c r="C86" t="s">
-        <v>143</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:5">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="87" spans="1:6">
       <c r="C87" t="s">
-        <v>144</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:5">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="88" spans="1:6">
       <c r="C88" t="s">
-        <v>145</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:5">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="89" spans="1:6">
       <c r="C89" t="s">
-        <v>146</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:5">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="90" spans="1:6">
       <c r="C90" t="s">
-        <v>147</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:5">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="91" spans="1:6">
       <c r="C91" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:5">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="92" spans="1:6">
       <c r="C92" t="s">
-        <v>149</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:5">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="93" spans="1:6">
       <c r="C93" t="s">
-        <v>150</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:5">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="94" spans="1:6">
       <c r="C94" t="s">
-        <v>151</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:5">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="95" spans="1:6">
       <c r="C95" t="s">
-        <v>152</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:5">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="96" spans="1:6">
       <c r="C96" t="s">
-        <v>153</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:5">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="97" spans="1:6">
       <c r="C97" t="s">
-        <v>154</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:5">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="98" spans="1:6">
       <c r="C98" t="s">
-        <v>155</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:5">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="99" spans="1:6">
       <c r="C99" t="s">
-        <v>156</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:5">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="100" spans="1:6">
       <c r="C100" t="s">
-        <v>157</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:5">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="101" spans="1:6">
       <c r="C101" t="s">
-        <v>158</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:5">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="102" spans="1:6">
       <c r="C102" t="s">
-        <v>159</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:5">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="103" spans="1:6">
       <c r="C103" t="s">
-        <v>160</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:5">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="104" spans="1:6">
       <c r="C104" t="s">
-        <v>161</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:5">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="105" spans="1:6">
       <c r="C105" t="s">
-        <v>162</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:5">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="106" spans="1:6">
       <c r="C106" t="s">
-        <v>163</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:5">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="107" spans="1:6">
       <c r="C107" t="s">
-        <v>164</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:5">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="108" spans="1:6">
       <c r="C108" t="s">
-        <v>165</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:5">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="109" spans="1:6">
       <c r="C109" t="s">
-        <v>166</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:5">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="110" spans="1:6">
       <c r="C110" t="s">
-        <v>167</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:5">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="111" spans="1:6">
       <c r="C111" t="s">
-        <v>168</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:5">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="112" spans="1:6">
       <c r="C112" t="s">
-        <v>169</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:5">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="113" spans="1:6">
       <c r="C113" t="s">
-        <v>170</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:5">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="114" spans="1:6">
       <c r="C114" t="s">
-        <v>171</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:5">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="115" spans="1:6">
       <c r="C115" t="s">
-        <v>172</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:5">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="116" spans="1:6">
       <c r="C116" t="s">
-        <v>173</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:5">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="117" spans="1:6">
       <c r="C117" t="s">
-        <v>174</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:5">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="118" spans="1:6">
       <c r="C118" t="s">
-        <v>175</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:5">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="119" spans="1:6">
       <c r="C119" t="s">
-        <v>176</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:5">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="120" spans="1:6">
       <c r="C120" t="s">
-        <v>177</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:5">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="121" spans="1:6">
       <c r="C121" t="s">
-        <v>178</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:5">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="122" spans="1:6">
       <c r="C122" t="s">
-        <v>179</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:5">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="123" spans="1:6">
       <c r="C123" t="s">
-        <v>180</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:5">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="124" spans="1:6">
       <c r="C124" t="s">
-        <v>181</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:5">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="125" spans="1:6">
       <c r="C125" t="s">
-        <v>182</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:5">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="126" spans="1:6">
       <c r="C126" t="s">
-        <v>183</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:5">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="127" spans="1:6">
       <c r="C127" t="s">
-        <v>184</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:5">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="128" spans="1:6">
       <c r="C128" t="s">
-        <v>185</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:5">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="129" spans="1:6">
       <c r="C129" t="s">
-        <v>186</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:5">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="130" spans="1:6">
       <c r="C130" t="s">
-        <v>187</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:5">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="131" spans="1:6">
       <c r="C131" t="s">
-        <v>188</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:5">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="132" spans="1:6">
       <c r="C132" t="s">
-        <v>189</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:5">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="133" spans="1:6">
       <c r="C133" t="s">
-        <v>190</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:5">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="134" spans="1:6">
       <c r="C134" t="s">
-        <v>191</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:5">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="135" spans="1:6">
       <c r="C135" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:5">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="136" spans="1:6">
       <c r="C136" t="s">
-        <v>193</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:5">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="137" spans="1:6">
       <c r="C137" t="s">
-        <v>194</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:5">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="138" spans="1:6">
       <c r="C138" t="s">
-        <v>195</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:5">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="139" spans="1:6">
       <c r="C139" t="s">
-        <v>196</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:5">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="140" spans="1:6">
       <c r="C140" t="s">
-        <v>197</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:5">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="141" spans="1:6">
       <c r="C141" t="s">
-        <v>198</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:5">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="142" spans="1:6">
       <c r="C142" t="s">
-        <v>199</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:5">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="143" spans="1:6">
       <c r="C143" t="s">
-        <v>200</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:5">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="144" spans="1:6">
       <c r="C144" t="s">
-        <v>201</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:5">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="145" spans="1:6">
       <c r="C145" t="s">
-        <v>202</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:5">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="146" spans="1:6">
       <c r="C146" t="s">
-        <v>203</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:5">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="147" spans="1:6">
       <c r="C147" t="s">
-        <v>204</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:5">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="148" spans="1:6">
       <c r="C148" t="s">
-        <v>205</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:5">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="149" spans="1:6">
       <c r="C149" t="s">
-        <v>206</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:5">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="150" spans="1:6">
       <c r="C150" t="s">
-        <v>207</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:5">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="151" spans="1:6">
       <c r="C151" t="s">
-        <v>208</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:5">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="152" spans="1:6">
       <c r="C152" t="s">
-        <v>209</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:5">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="153" spans="1:6">
       <c r="C153" t="s">
-        <v>210</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="154" spans="1:6">
       <c r="C154" t="s">
-        <v>211</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:5">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="155" spans="1:6">
       <c r="C155" t="s">
-        <v>212</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:5">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="156" spans="1:6">
       <c r="C156" t="s">
-        <v>213</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:5">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="157" spans="1:6">
       <c r="C157" t="s">
-        <v>214</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:5">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="158" spans="1:6">
       <c r="C158" t="s">
-        <v>215</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:5">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="159" spans="1:6">
       <c r="C159" t="s">
-        <v>216</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="160" spans="1:6">
       <c r="C160" t="s">
-        <v>217</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:5">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="161" spans="1:6">
       <c r="C161" t="s">
-        <v>218</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:5">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="162" spans="1:6">
       <c r="C162" t="s">
-        <v>219</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:5">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="163" spans="1:6">
       <c r="C163" t="s">
-        <v>220</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="164" spans="1:6">
       <c r="C164" t="s">
-        <v>221</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="165" spans="1:6">
       <c r="C165" t="s">
-        <v>222</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:5">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="166" spans="1:6">
       <c r="C166" t="s">
-        <v>223</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="167" spans="1:6">
       <c r="C167" t="s">
-        <v>224</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="168" spans="1:6">
       <c r="C168" t="s">
-        <v>225</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="169" spans="1:6">
       <c r="C169" t="s">
-        <v>226</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="170" spans="1:6">
       <c r="C170" t="s">
-        <v>227</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:5">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="171" spans="1:6">
       <c r="C171" t="s">
-        <v>228</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:5">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="172" spans="1:6">
       <c r="C172" t="s">
-        <v>229</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="173" spans="1:6">
       <c r="C173" t="s">
-        <v>230</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="174" spans="1:6">
       <c r="C174" t="s">
-        <v>231</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="175" spans="1:6">
       <c r="C175" t="s">
-        <v>232</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="176" spans="1:6">
       <c r="C176" t="s">
-        <v>233</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="177" spans="1:6">
       <c r="C177" t="s">
-        <v>234</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="178" spans="1:6">
       <c r="C178" t="s">
-        <v>235</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="179" spans="1:6">
       <c r="C179" t="s">
-        <v>236</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="180" spans="1:6">
       <c r="C180" t="s">
-        <v>237</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="181" spans="1:6">
       <c r="C181" t="s">
-        <v>238</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="182" spans="1:6">
       <c r="C182" t="s">
-        <v>239</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="183" spans="1:6">
       <c r="C183" t="s">
-        <v>240</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="184" spans="1:6">
       <c r="C184" t="s">
-        <v>241</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="185" spans="1:6">
       <c r="C185" t="s">
-        <v>242</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="186" spans="1:6">
       <c r="C186" t="s">
-        <v>243</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="187" spans="1:6">
       <c r="C187" t="s">
-        <v>244</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="188" spans="1:6">
       <c r="C188" t="s">
-        <v>245</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="189" spans="1:6">
       <c r="C189" t="s">
-        <v>246</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="190" spans="1:6">
       <c r="C190" t="s">
-        <v>247</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="191" spans="1:6">
       <c r="C191" t="s">
-        <v>248</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="192" spans="1:6">
       <c r="C192" t="s">
-        <v>249</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="193" spans="1:6">
       <c r="C193" t="s">
-        <v>250</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="194" spans="1:6">
       <c r="C194" t="s">
-        <v>251</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="195" spans="1:6">
       <c r="C195" t="s">
-        <v>252</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="196" spans="1:6">
       <c r="C196" t="s">
-        <v>253</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="197" spans="1:6">
       <c r="C197" t="s">
-        <v>254</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="198" spans="1:6">
       <c r="C198" t="s">
-        <v>255</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="199" spans="1:6">
       <c r="C199" t="s">
-        <v>256</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="200" spans="1:6">
       <c r="C200" t="s">
-        <v>257</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="201" spans="1:6">
       <c r="C201" t="s">
-        <v>258</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="202" spans="1:6">
       <c r="C202" t="s">
-        <v>259</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="203" spans="1:6">
       <c r="C203" t="s">
-        <v>260</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="204" spans="1:6">
       <c r="C204" t="s">
-        <v>261</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="205" spans="1:6">
       <c r="C205" t="s">
-        <v>262</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="206" spans="1:6">
       <c r="C206" t="s">
-        <v>263</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="207" spans="1:6">
       <c r="C207" t="s">
-        <v>264</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="208" spans="1:6">
       <c r="C208" t="s">
-        <v>265</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="209" spans="1:6">
       <c r="C209" t="s">
-        <v>266</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="210" spans="1:6">
       <c r="C210" t="s">
-        <v>267</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="211" spans="1:6">
       <c r="C211" t="s">
-        <v>268</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="212" spans="1:6">
       <c r="C212" t="s">
-        <v>269</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="213" spans="1:6">
       <c r="C213" t="s">
-        <v>270</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="214" spans="1:6">
       <c r="C214" t="s">
-        <v>271</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="215" spans="1:6">
       <c r="C215" t="s">
-        <v>272</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="216" spans="1:6">
       <c r="C216" t="s">
-        <v>273</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="217" spans="1:6">
       <c r="C217" t="s">
-        <v>274</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="218" spans="1:6">
       <c r="C218" t="s">
-        <v>275</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="219" spans="1:6">
       <c r="C219" t="s">
-        <v>276</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="220" spans="1:6">
       <c r="C220" t="s">
-        <v>277</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="221" spans="1:6">
       <c r="C221" t="s">
-        <v>278</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="222" spans="1:6">
       <c r="C222" t="s">
-        <v>279</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="223" spans="1:6">
       <c r="C223" t="s">
-        <v>280</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="224" spans="1:6">
       <c r="C224" t="s">
-        <v>281</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="225" spans="1:6">
       <c r="C225" t="s">
-        <v>282</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="226" spans="1:6">
       <c r="C226" t="s">
-        <v>283</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="227" spans="1:6">
       <c r="C227" t="s">
-        <v>284</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="228" spans="1:6">
       <c r="C228" t="s">
-        <v>285</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="229" spans="1:6">
       <c r="C229" t="s">
-        <v>286</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="230" spans="1:6">
       <c r="C230" t="s">
-        <v>287</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="231" spans="1:6">
       <c r="C231" t="s">
-        <v>288</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="232" spans="1:6">
       <c r="C232" t="s">
-        <v>289</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="233" spans="1:6">
       <c r="C233" t="s">
-        <v>290</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="234" spans="1:6">
       <c r="C234" t="s">
-        <v>291</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="235" spans="1:6">
       <c r="C235" t="s">
-        <v>292</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="236" spans="1:6">
       <c r="C236" t="s">
-        <v>293</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="237" spans="1:6">
       <c r="C237" t="s">
-        <v>294</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="238" spans="1:6">
       <c r="C238" t="s">
-        <v>295</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="239" spans="1:6">
       <c r="C239" t="s">
-        <v>296</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="240" spans="1:6">
       <c r="C240" t="s">
-        <v>297</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="241" spans="1:6">
       <c r="C241" t="s">
-        <v>298</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="242" spans="1:6">
       <c r="C242" t="s">
-        <v>299</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="243" spans="1:6">
       <c r="C243" t="s">
-        <v>300</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="244" spans="1:6">
       <c r="C244" t="s">
-        <v>301</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="245" spans="1:6">
       <c r="C245" t="s">
-        <v>302</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="246" spans="1:6">
       <c r="C246" t="s">
-        <v>303</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="247" spans="1:6">
       <c r="C247" t="s">
-        <v>304</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="248" spans="1:6">
       <c r="C248" t="s">
-        <v>305</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="249" spans="1:6">
       <c r="C249" t="s">
-        <v>306</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="250" spans="1:6">
       <c r="C250" t="s">
-        <v>307</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="251" spans="1:6">
       <c r="C251" t="s">
-        <v>308</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="252" spans="1:6">
       <c r="C252" t="s">
-        <v>309</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="253" spans="1:6">
       <c r="C253" t="s">
-        <v>310</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="254" spans="1:6">
       <c r="C254" t="s">
-        <v>311</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="255" spans="1:6">
       <c r="C255" t="s">
-        <v>312</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="256" spans="1:6">
       <c r="C256" t="s">
-        <v>313</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="257" spans="1:6">
       <c r="C257" t="s">
-        <v>314</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="258" spans="1:6">
       <c r="C258" t="s">
-        <v>315</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="259" spans="1:6">
       <c r="C259" t="s">
-        <v>316</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="260" spans="1:6">
       <c r="C260" t="s">
-        <v>317</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="261" spans="1:6">
       <c r="C261" t="s">
-        <v>318</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="262" spans="1:6">
       <c r="C262" t="s">
-        <v>319</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="263" spans="1:6">
       <c r="C263" t="s">
-        <v>320</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="264" spans="1:6">
       <c r="C264" t="s">
-        <v>321</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="265" spans="1:6">
       <c r="C265" t="s">
-        <v>322</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="266" spans="1:6">
       <c r="C266" t="s">
-        <v>323</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="267" spans="1:6">
       <c r="C267" t="s">
-        <v>324</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="268" spans="1:6">
       <c r="C268" t="s">
-        <v>325</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="269" spans="1:6">
       <c r="C269" t="s">
-        <v>326</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="270" spans="1:6">
       <c r="C270" t="s">
-        <v>327</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="271" spans="1:6">
       <c r="C271" t="s">
-        <v>328</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="272" spans="1:6">
       <c r="C272" t="s">
-        <v>329</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="273" spans="1:6">
       <c r="C273" t="s">
-        <v>330</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5">
+        <v>333</v>
+      </c>
+    </row>
+    <row r="274" spans="1:6">
       <c r="C274" t="s">
-        <v>331</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="275" spans="1:6">
       <c r="C275" t="s">
-        <v>332</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="276" spans="1:6">
       <c r="C276" t="s">
-        <v>333</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="277" spans="1:6">
       <c r="C277" t="s">
-        <v>334</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="278" spans="1:6">
       <c r="C278" t="s">
-        <v>335</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="279" spans="1:6">
       <c r="C279" t="s">
-        <v>336</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="280" spans="1:6">
       <c r="C280" t="s">
-        <v>337</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="281" spans="1:6">
       <c r="C281" t="s">
-        <v>338</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="282" spans="1:6">
       <c r="C282" t="s">
-        <v>339</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="283" spans="1:6">
       <c r="C283" t="s">
-        <v>340</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="284" spans="1:6">
       <c r="C284" t="s">
-        <v>341</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="285" spans="1:6">
       <c r="C285" t="s">
-        <v>342</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="286" spans="1:6">
       <c r="C286" t="s">
-        <v>343</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="287" spans="1:6">
       <c r="C287" t="s">
-        <v>344</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5">
+        <v>347</v>
+      </c>
+    </row>
+    <row r="288" spans="1:6">
       <c r="C288" t="s">
-        <v>345</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="289" spans="1:6">
       <c r="C289" t="s">
-        <v>346</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="290" spans="1:6">
       <c r="C290" t="s">
-        <v>347</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="291" spans="1:6">
       <c r="C291" t="s">
-        <v>348</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="292" spans="1:6">
       <c r="C292" t="s">
-        <v>349</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="293" spans="1:6">
       <c r="C293" t="s">
-        <v>350</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="294" spans="1:6">
       <c r="C294" t="s">
-        <v>351</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="295" spans="1:6">
       <c r="C295" t="s">
-        <v>352</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="296" spans="1:6">
       <c r="C296" t="s">
-        <v>353</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="297" spans="1:6">
       <c r="C297" t="s">
-        <v>354</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="298" spans="1:6">
       <c r="C298" t="s">
-        <v>355</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="299" spans="1:6">
       <c r="C299" t="s">
-        <v>356</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="300" spans="1:6">
       <c r="C300" t="s">
-        <v>357</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="301" spans="1:6">
       <c r="C301" t="s">
-        <v>358</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="302" spans="1:6">
       <c r="C302" t="s">
-        <v>359</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="303" spans="1:6">
       <c r="C303" t="s">
-        <v>360</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="304" spans="1:6">
       <c r="C304" t="s">
-        <v>361</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="305" spans="1:6">
       <c r="C305" t="s">
-        <v>362</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="306" spans="1:6">
       <c r="C306" t="s">
-        <v>363</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="307" spans="1:6">
       <c r="C307" t="s">
-        <v>364</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="308" spans="1:6">
       <c r="C308" t="s">
-        <v>365</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="309" spans="1:6">
       <c r="C309" t="s">
-        <v>366</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="310" spans="1:6">
       <c r="C310" t="s">
-        <v>367</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="311" spans="1:6">
       <c r="C311" t="s">
-        <v>368</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="312" spans="1:6">
       <c r="C312" t="s">
-        <v>369</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="313" spans="1:6">
       <c r="C313" t="s">
-        <v>370</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="314" spans="1:6">
       <c r="C314" t="s">
-        <v>371</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5">
+        <v>374</v>
+      </c>
+    </row>
+    <row r="315" spans="1:6">
       <c r="C315" t="s">
-        <v>372</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="316" spans="1:6">
       <c r="C316" t="s">
-        <v>373</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="317" spans="1:6">
       <c r="C317" t="s">
-        <v>374</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5">
+        <v>377</v>
+      </c>
+    </row>
+    <row r="318" spans="1:6">
       <c r="C318" t="s">
-        <v>375</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="319" spans="1:6">
       <c r="C319" t="s">
-        <v>376</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="320" spans="1:6">
       <c r="C320" t="s">
-        <v>377</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="321" spans="1:6">
       <c r="C321" t="s">
-        <v>378</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="322" spans="1:6">
       <c r="C322" t="s">
-        <v>379</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="323" spans="1:6">
       <c r="C323" t="s">
-        <v>380</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="324" spans="1:6">
       <c r="C324" t="s">
-        <v>381</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="325" spans="1:6">
       <c r="C325" t="s">
-        <v>382</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="326" spans="1:6">
       <c r="C326" t="s">
-        <v>383</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="327" spans="1:6">
       <c r="C327" t="s">
-        <v>384</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="328" spans="1:6">
       <c r="C328" t="s">
-        <v>385</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5">
+        <v>388</v>
+      </c>
+    </row>
+    <row r="329" spans="1:6">
       <c r="C329" t="s">
-        <v>386</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5">
+        <v>389</v>
+      </c>
+    </row>
+    <row r="330" spans="1:6">
       <c r="C330" t="s">
-        <v>387</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="331" spans="1:6">
       <c r="C331" t="s">
-        <v>388</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="332" spans="1:6">
       <c r="C332" t="s">
-        <v>389</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="333" spans="1:6">
       <c r="C333" t="s">
-        <v>390</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="334" spans="1:6">
       <c r="C334" t="s">
-        <v>391</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="335" spans="1:6">
       <c r="C335" t="s">
-        <v>392</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="336" spans="1:6">
       <c r="C336" t="s">
-        <v>393</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="337" spans="1:6">
       <c r="C337" t="s">
-        <v>394</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="338" spans="1:6">
       <c r="C338" t="s">
-        <v>395</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5">
+        <v>398</v>
+      </c>
+    </row>
+    <row r="339" spans="1:6">
       <c r="C339" t="s">
-        <v>396</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="340" spans="1:6">
       <c r="C340" t="s">
-        <v>397</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="341" spans="1:6">
       <c r="C341" t="s">
-        <v>398</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="342" spans="1:6">
       <c r="C342" t="s">
-        <v>399</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="343" spans="1:6">
       <c r="C343" t="s">
-        <v>400</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="344" spans="1:6">
       <c r="C344" t="s">
-        <v>401</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="345" spans="1:6">
       <c r="C345" t="s">
-        <v>402</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="346" spans="1:6">
       <c r="C346" t="s">
-        <v>403</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="347" spans="1:6">
       <c r="C347" t="s">
-        <v>404</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="348" spans="1:6">
       <c r="C348" t="s">
-        <v>405</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="349" spans="1:6">
       <c r="C349" t="s">
-        <v>406</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="350" spans="1:6">
       <c r="C350" t="s">
-        <v>407</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="351" spans="1:6">
       <c r="C351" t="s">
-        <v>408</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="352" spans="1:6">
       <c r="C352" t="s">
-        <v>409</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="353" spans="1:6">
       <c r="C353" t="s">
-        <v>410</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="354" spans="1:6">
       <c r="C354" t="s">
-        <v>411</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="355" spans="1:6">
       <c r="C355" t="s">
-        <v>412</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="356" spans="1:6">
       <c r="C356" t="s">
-        <v>413</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5">
+        <v>416</v>
+      </c>
+    </row>
+    <row r="357" spans="1:6">
       <c r="C357" t="s">
-        <v>414</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="358" spans="1:6">
       <c r="C358" t="s">
-        <v>415</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="359" spans="1:6">
       <c r="C359" t="s">
-        <v>416</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="360" spans="1:6">
       <c r="C360" t="s">
-        <v>417</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="361" spans="1:6">
       <c r="C361" t="s">
-        <v>418</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5">
+        <v>421</v>
+      </c>
+    </row>
+    <row r="362" spans="1:6">
       <c r="C362" t="s">
-        <v>419</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5">
+        <v>422</v>
+      </c>
+    </row>
+    <row r="363" spans="1:6">
       <c r="C363" t="s">
-        <v>420</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="364" spans="1:6">
       <c r="C364" t="s">
-        <v>421</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="365" spans="1:6">
       <c r="C365" t="s">
-        <v>422</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="366" spans="1:6">
       <c r="C366" t="s">
-        <v>423</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5">
+        <v>426</v>
+      </c>
+    </row>
+    <row r="367" spans="1:6">
       <c r="C367" t="s">
-        <v>424</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="368" spans="1:6">
       <c r="C368" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="369" spans="1:6">
       <c r="C369" t="s">
-        <v>426</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5">
+        <v>429</v>
+      </c>
+    </row>
+    <row r="370" spans="1:6">
       <c r="C370" t="s">
-        <v>427</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="371" spans="1:6">
       <c r="C371" t="s">
-        <v>428</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5">
+        <v>431</v>
+      </c>
+    </row>
+    <row r="372" spans="1:6">
       <c r="C372" t="s">
-        <v>429</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5">
+        <v>432</v>
+      </c>
+    </row>
+    <row r="373" spans="1:6">
       <c r="C373" t="s">
-        <v>430</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="374" spans="1:6">
       <c r="C374" t="s">
-        <v>431</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="375" spans="1:6">
       <c r="C375" t="s">
-        <v>432</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="376" spans="1:6">
       <c r="C376" t="s">
-        <v>433</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="377" spans="1:6">
       <c r="C377" t="s">
-        <v>434</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="378" spans="1:6">
       <c r="C378" t="s">
-        <v>435</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5">
+        <v>438</v>
+      </c>
+    </row>
+    <row r="379" spans="1:6">
       <c r="C379" t="s">
-        <v>436</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="380" spans="1:6">
       <c r="C380" t="s">
-        <v>437</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="381" spans="1:6">
       <c r="C381" t="s">
-        <v>438</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="382" spans="1:6">
       <c r="C382" t="s">
-        <v>439</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5">
+        <v>442</v>
+      </c>
+    </row>
+    <row r="383" spans="1:6">
       <c r="C383" t="s">
-        <v>440</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="384" spans="1:6">
       <c r="C384" t="s">
-        <v>441</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5">
+        <v>444</v>
+      </c>
+    </row>
+    <row r="385" spans="1:6">
       <c r="C385" t="s">
-        <v>442</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="386" spans="1:6">
       <c r="C386" t="s">
-        <v>443</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="387" spans="1:6">
       <c r="C387" t="s">
-        <v>444</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="388" spans="1:6">
       <c r="C388" t="s">
-        <v>445</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5">
+        <v>448</v>
+      </c>
+    </row>
+    <row r="389" spans="1:6">
       <c r="C389" t="s">
-        <v>446</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="390" spans="1:6">
       <c r="C390" t="s">
-        <v>447</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="391" spans="1:6">
       <c r="C391" t="s">
-        <v>448</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="392" spans="1:6">
       <c r="C392" t="s">
-        <v>449</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="393" spans="1:6">
       <c r="C393" t="s">
-        <v>450</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5">
+        <v>453</v>
+      </c>
+    </row>
+    <row r="394" spans="1:6">
       <c r="C394" t="s">
-        <v>451</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5">
+        <v>454</v>
+      </c>
+    </row>
+    <row r="395" spans="1:6">
       <c r="C395" t="s">
-        <v>452</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="396" spans="1:6">
       <c r="C396" t="s">
-        <v>453</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="397" spans="1:6">
       <c r="C397" t="s">
-        <v>454</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5">
+        <v>457</v>
+      </c>
+    </row>
+    <row r="398" spans="1:6">
       <c r="C398" t="s">
-        <v>455</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="399" spans="1:6">
       <c r="C399" t="s">
-        <v>456</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5">
+        <v>459</v>
+      </c>
+    </row>
+    <row r="400" spans="1:6">
       <c r="C400" t="s">
-        <v>457</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="401" spans="1:6">
       <c r="C401" t="s">
-        <v>458</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5">
+        <v>461</v>
+      </c>
+    </row>
+    <row r="402" spans="1:6">
       <c r="C402" t="s">
-        <v>459</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5">
+        <v>462</v>
+      </c>
+    </row>
+    <row r="403" spans="1:6">
       <c r="C403" t="s">
-        <v>460</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5">
+        <v>463</v>
+      </c>
+    </row>
+    <row r="404" spans="1:6">
       <c r="C404" t="s">
-        <v>461</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="405" spans="1:6">
       <c r="C405" t="s">
-        <v>462</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5">
+        <v>465</v>
+      </c>
+    </row>
+    <row r="406" spans="1:6">
       <c r="C406" t="s">
-        <v>463</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="407" spans="1:6">
       <c r="C407" t="s">
-        <v>464</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5">
+        <v>467</v>
+      </c>
+    </row>
+    <row r="408" spans="1:6">
       <c r="C408" t="s">
-        <v>465</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5">
+        <v>468</v>
+      </c>
+    </row>
+    <row r="409" spans="1:6">
       <c r="C409" t="s">
-        <v>466</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5">
+        <v>469</v>
+      </c>
+    </row>
+    <row r="410" spans="1:6">
       <c r="C410" t="s">
-        <v>467</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="411" spans="1:6">
       <c r="C411" t="s">
-        <v>468</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5">
+        <v>471</v>
+      </c>
+    </row>
+    <row r="412" spans="1:6">
       <c r="C412" t="s">
-        <v>469</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5">
+        <v>472</v>
+      </c>
+    </row>
+    <row r="413" spans="1:6">
       <c r="C413" t="s">
-        <v>470</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="414" spans="1:6">
       <c r="C414" t="s">
-        <v>471</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="415" spans="1:6">
       <c r="C415" t="s">
-        <v>472</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="416" spans="1:6">
       <c r="C416" t="s">
-        <v>473</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5">
+        <v>476</v>
+      </c>
+    </row>
+    <row r="417" spans="1:6">
       <c r="C417" t="s">
-        <v>474</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5">
+        <v>477</v>
+      </c>
+    </row>
+    <row r="418" spans="1:6">
       <c r="C418" t="s">
-        <v>475</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5">
+        <v>478</v>
+      </c>
+    </row>
+    <row r="419" spans="1:6">
       <c r="C419" t="s">
-        <v>476</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5">
+        <v>479</v>
+      </c>
+    </row>
+    <row r="420" spans="1:6">
       <c r="C420" t="s">
-        <v>477</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="421" spans="1:6">
       <c r="C421" t="s">
-        <v>478</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5">
+        <v>481</v>
+      </c>
+    </row>
+    <row r="422" spans="1:6">
       <c r="C422" t="s">
-        <v>479</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5">
+        <v>482</v>
+      </c>
+    </row>
+    <row r="423" spans="1:6">
       <c r="C423" t="s">
-        <v>480</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5">
+        <v>483</v>
+      </c>
+    </row>
+    <row r="424" spans="1:6">
       <c r="C424" t="s">
-        <v>481</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5">
+        <v>484</v>
+      </c>
+    </row>
+    <row r="425" spans="1:6">
       <c r="C425" t="s">
-        <v>482</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="426" spans="1:6">
       <c r="C426" t="s">
-        <v>483</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="427" spans="1:6">
       <c r="C427" t="s">
-        <v>484</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5">
+        <v>487</v>
+      </c>
+    </row>
+    <row r="428" spans="1:6">
       <c r="C428" t="s">
-        <v>485</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="429" spans="1:6">
       <c r="C429" t="s">
-        <v>486</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5">
+        <v>489</v>
+      </c>
+    </row>
+    <row r="430" spans="1:6">
       <c r="C430" t="s">
-        <v>487</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="431" spans="1:6">
       <c r="C431" t="s">
-        <v>488</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="432" spans="1:6">
       <c r="C432" t="s">
-        <v>489</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5">
+        <v>492</v>
+      </c>
+    </row>
+    <row r="433" spans="1:6">
       <c r="C433" t="s">
-        <v>490</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5">
+        <v>493</v>
+      </c>
+    </row>
+    <row r="434" spans="1:6">
       <c r="C434" t="s">
-        <v>491</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5">
+        <v>494</v>
+      </c>
+    </row>
+    <row r="435" spans="1:6">
       <c r="C435" t="s">
-        <v>492</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="436" spans="1:6">
       <c r="C436" t="s">
-        <v>493</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="437" spans="1:6">
       <c r="C437" t="s">
-        <v>494</v>
-[...2 lines deleted...]
-    <row r="438" spans="1:5">
+        <v>497</v>
+      </c>
+    </row>
+    <row r="438" spans="1:6">
       <c r="C438" t="s">
-        <v>495</v>
-[...2 lines deleted...]
-    <row r="439" spans="1:5">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="439" spans="1:6">
       <c r="C439" t="s">
-        <v>496</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:5">
+        <v>499</v>
+      </c>
+    </row>
+    <row r="440" spans="1:6">
       <c r="C440" t="s">
-        <v>497</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="441" spans="1:6">
       <c r="C441" t="s">
-        <v>498</v>
-[...2 lines deleted...]
-    <row r="442" spans="1:5">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="442" spans="1:6">
       <c r="C442" t="s">
-        <v>499</v>
-[...2 lines deleted...]
-    <row r="443" spans="1:5">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="443" spans="1:6">
       <c r="C443" t="s">
-        <v>500</v>
-[...2 lines deleted...]
-    <row r="444" spans="1:5">
+        <v>503</v>
+      </c>
+    </row>
+    <row r="444" spans="1:6">
       <c r="C444" t="s">
-        <v>501</v>
-[...2 lines deleted...]
-    <row r="445" spans="1:5">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="445" spans="1:6">
       <c r="C445" t="s">
-        <v>502</v>
-[...2 lines deleted...]
-    <row r="446" spans="1:5">
+        <v>505</v>
+      </c>
+    </row>
+    <row r="446" spans="1:6">
       <c r="C446" t="s">
-        <v>503</v>
-[...2 lines deleted...]
-    <row r="447" spans="1:5">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="447" spans="1:6">
       <c r="C447" t="s">
-        <v>504</v>
-[...2 lines deleted...]
-    <row r="448" spans="1:5">
+        <v>507</v>
+      </c>
+    </row>
+    <row r="448" spans="1:6">
       <c r="C448" t="s">
-        <v>505</v>
-[...2 lines deleted...]
-    <row r="449" spans="1:5">
+        <v>508</v>
+      </c>
+    </row>
+    <row r="449" spans="1:6">
       <c r="C449" t="s">
-        <v>506</v>
-[...2 lines deleted...]
-    <row r="450" spans="1:5">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="450" spans="1:6">
       <c r="C450" t="s">
-        <v>507</v>
-[...2 lines deleted...]
-    <row r="451" spans="1:5">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="451" spans="1:6">
       <c r="C451" t="s">
-        <v>508</v>
-[...2 lines deleted...]
-    <row r="452" spans="1:5">
+        <v>511</v>
+      </c>
+    </row>
+    <row r="452" spans="1:6">
       <c r="C452" t="s">
-        <v>509</v>
-[...2 lines deleted...]
-    <row r="453" spans="1:5">
+        <v>512</v>
+      </c>
+    </row>
+    <row r="453" spans="1:6">
       <c r="C453" t="s">
-        <v>510</v>
-[...2 lines deleted...]
-    <row r="454" spans="1:5">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="454" spans="1:6">
       <c r="C454" t="s">
-        <v>511</v>
-[...2 lines deleted...]
-    <row r="455" spans="1:5">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="455" spans="1:6">
       <c r="C455" t="s">
-        <v>512</v>
-[...2 lines deleted...]
-    <row r="456" spans="1:5">
+        <v>515</v>
+      </c>
+    </row>
+    <row r="456" spans="1:6">
       <c r="C456" t="s">
-        <v>513</v>
-[...2 lines deleted...]
-    <row r="457" spans="1:5">
+        <v>516</v>
+      </c>
+    </row>
+    <row r="457" spans="1:6">
       <c r="C457" t="s">
-        <v>514</v>
-[...2 lines deleted...]
-    <row r="458" spans="1:5">
+        <v>517</v>
+      </c>
+    </row>
+    <row r="458" spans="1:6">
       <c r="C458" t="s">
-        <v>515</v>
-[...2 lines deleted...]
-    <row r="459" spans="1:5">
+        <v>518</v>
+      </c>
+    </row>
+    <row r="459" spans="1:6">
       <c r="C459" t="s">
-        <v>516</v>
-[...2 lines deleted...]
-    <row r="460" spans="1:5">
+        <v>519</v>
+      </c>
+    </row>
+    <row r="460" spans="1:6">
       <c r="C460" t="s">
-        <v>517</v>
-[...2 lines deleted...]
-    <row r="461" spans="1:5">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="461" spans="1:6">
       <c r="C461" t="s">
-        <v>518</v>
-[...2 lines deleted...]
-    <row r="462" spans="1:5">
+        <v>521</v>
+      </c>
+    </row>
+    <row r="462" spans="1:6">
       <c r="C462" t="s">
-        <v>519</v>
-[...2 lines deleted...]
-    <row r="463" spans="1:5">
+        <v>522</v>
+      </c>
+    </row>
+    <row r="463" spans="1:6">
       <c r="C463" t="s">
-        <v>520</v>
-[...2 lines deleted...]
-    <row r="464" spans="1:5">
+        <v>523</v>
+      </c>
+    </row>
+    <row r="464" spans="1:6">
       <c r="C464" t="s">
-        <v>521</v>
-[...2 lines deleted...]
-    <row r="465" spans="1:5">
+        <v>524</v>
+      </c>
+    </row>
+    <row r="465" spans="1:6">
       <c r="C465" t="s">
-        <v>522</v>
-[...2 lines deleted...]
-    <row r="466" spans="1:5">
+        <v>525</v>
+      </c>
+    </row>
+    <row r="466" spans="1:6">
       <c r="C466" t="s">
-        <v>523</v>
-[...2 lines deleted...]
-    <row r="467" spans="1:5">
+        <v>526</v>
+      </c>
+    </row>
+    <row r="467" spans="1:6">
       <c r="C467" t="s">
-        <v>524</v>
-[...2 lines deleted...]
-    <row r="468" spans="1:5">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="468" spans="1:6">
       <c r="C468" t="s">
-        <v>525</v>
-[...2 lines deleted...]
-    <row r="469" spans="1:5">
+        <v>528</v>
+      </c>
+    </row>
+    <row r="469" spans="1:6">
       <c r="C469" t="s">
-        <v>526</v>
-[...2 lines deleted...]
-    <row r="470" spans="1:5">
+        <v>529</v>
+      </c>
+    </row>
+    <row r="470" spans="1:6">
       <c r="C470" t="s">
-        <v>527</v>
-[...2 lines deleted...]
-    <row r="471" spans="1:5">
+        <v>530</v>
+      </c>
+    </row>
+    <row r="471" spans="1:6">
       <c r="C471" t="s">
-        <v>528</v>
-[...2 lines deleted...]
-    <row r="472" spans="1:5">
+        <v>531</v>
+      </c>
+    </row>
+    <row r="472" spans="1:6">
       <c r="C472" t="s">
-        <v>529</v>
-[...2 lines deleted...]
-    <row r="473" spans="1:5">
+        <v>532</v>
+      </c>
+    </row>
+    <row r="473" spans="1:6">
       <c r="C473" t="s">
-        <v>530</v>
-[...2 lines deleted...]
-    <row r="474" spans="1:5">
+        <v>533</v>
+      </c>
+    </row>
+    <row r="474" spans="1:6">
       <c r="C474" t="s">
-        <v>531</v>
-[...2 lines deleted...]
-    <row r="475" spans="1:5">
+        <v>534</v>
+      </c>
+    </row>
+    <row r="475" spans="1:6">
       <c r="C475" t="s">
-        <v>532</v>
-[...2 lines deleted...]
-    <row r="476" spans="1:5">
+        <v>535</v>
+      </c>
+    </row>
+    <row r="476" spans="1:6">
       <c r="C476" t="s">
-        <v>533</v>
-[...2 lines deleted...]
-    <row r="477" spans="1:5">
+        <v>536</v>
+      </c>
+    </row>
+    <row r="477" spans="1:6">
       <c r="C477" t="s">
-        <v>534</v>
-[...2 lines deleted...]
-    <row r="478" spans="1:5">
+        <v>537</v>
+      </c>
+    </row>
+    <row r="478" spans="1:6">
       <c r="C478" t="s">
-        <v>535</v>
-[...2 lines deleted...]
-    <row r="479" spans="1:5">
+        <v>538</v>
+      </c>
+    </row>
+    <row r="479" spans="1:6">
       <c r="C479" t="s">
-        <v>536</v>
-[...2 lines deleted...]
-    <row r="480" spans="1:5">
+        <v>539</v>
+      </c>
+    </row>
+    <row r="480" spans="1:6">
       <c r="C480" t="s">
-        <v>537</v>
-[...2 lines deleted...]
-    <row r="481" spans="1:5">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="481" spans="1:6">
       <c r="C481" t="s">
-        <v>538</v>
-[...2 lines deleted...]
-    <row r="482" spans="1:5">
+        <v>541</v>
+      </c>
+    </row>
+    <row r="482" spans="1:6">
       <c r="C482" t="s">
-        <v>539</v>
-[...2 lines deleted...]
-    <row r="483" spans="1:5">
+        <v>542</v>
+      </c>
+    </row>
+    <row r="483" spans="1:6">
       <c r="C483" t="s">
-        <v>540</v>
-[...2 lines deleted...]
-    <row r="484" spans="1:5">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="484" spans="1:6">
       <c r="C484" t="s">
-        <v>541</v>
-[...2 lines deleted...]
-    <row r="485" spans="1:5">
+        <v>544</v>
+      </c>
+    </row>
+    <row r="485" spans="1:6">
       <c r="C485" t="s">
-        <v>542</v>
-[...2 lines deleted...]
-    <row r="486" spans="1:5">
+        <v>545</v>
+      </c>
+    </row>
+    <row r="486" spans="1:6">
       <c r="C486" t="s">
-        <v>543</v>
-[...2 lines deleted...]
-    <row r="487" spans="1:5">
+        <v>546</v>
+      </c>
+    </row>
+    <row r="487" spans="1:6">
       <c r="C487" t="s">
-        <v>544</v>
-[...2 lines deleted...]
-    <row r="488" spans="1:5">
+        <v>547</v>
+      </c>
+    </row>
+    <row r="488" spans="1:6">
       <c r="C488" t="s">
-        <v>545</v>
-[...2 lines deleted...]
-    <row r="489" spans="1:5">
+        <v>548</v>
+      </c>
+    </row>
+    <row r="489" spans="1:6">
       <c r="C489" t="s">
-        <v>546</v>
-[...2 lines deleted...]
-    <row r="490" spans="1:5">
+        <v>549</v>
+      </c>
+    </row>
+    <row r="490" spans="1:6">
       <c r="C490" t="s">
-        <v>547</v>
-[...2 lines deleted...]
-    <row r="491" spans="1:5">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="491" spans="1:6">
       <c r="C491" t="s">
-        <v>548</v>
-[...2 lines deleted...]
-    <row r="492" spans="1:5">
+        <v>551</v>
+      </c>
+    </row>
+    <row r="492" spans="1:6">
       <c r="C492" t="s">
-        <v>549</v>
-[...2 lines deleted...]
-    <row r="493" spans="1:5">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="493" spans="1:6">
       <c r="C493" t="s">
-        <v>550</v>
-[...2 lines deleted...]
-    <row r="494" spans="1:5">
+        <v>553</v>
+      </c>
+    </row>
+    <row r="494" spans="1:6">
       <c r="C494" t="s">
-        <v>551</v>
-[...2 lines deleted...]
-    <row r="495" spans="1:5">
+        <v>554</v>
+      </c>
+    </row>
+    <row r="495" spans="1:6">
       <c r="C495" t="s">
-        <v>552</v>
-[...2 lines deleted...]
-    <row r="496" spans="1:5">
+        <v>555</v>
+      </c>
+    </row>
+    <row r="496" spans="1:6">
       <c r="C496" t="s">
-        <v>553</v>
-[...2 lines deleted...]
-    <row r="497" spans="1:5">
+        <v>556</v>
+      </c>
+    </row>
+    <row r="497" spans="1:6">
       <c r="C497" t="s">
-        <v>554</v>
-[...2 lines deleted...]
-    <row r="498" spans="1:5">
+        <v>557</v>
+      </c>
+    </row>
+    <row r="498" spans="1:6">
       <c r="C498" t="s">
-        <v>555</v>
-[...2 lines deleted...]
-    <row r="499" spans="1:5">
+        <v>558</v>
+      </c>
+    </row>
+    <row r="499" spans="1:6">
       <c r="C499" t="s">
-        <v>556</v>
-[...2 lines deleted...]
-    <row r="500" spans="1:5">
+        <v>559</v>
+      </c>
+    </row>
+    <row r="500" spans="1:6">
       <c r="C500" t="s">
-        <v>557</v>
-[...2 lines deleted...]
-    <row r="501" spans="1:5">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="501" spans="1:6">
       <c r="C501" t="s">
-        <v>558</v>
-[...2 lines deleted...]
-    <row r="502" spans="1:5">
+        <v>561</v>
+      </c>
+    </row>
+    <row r="502" spans="1:6">
       <c r="C502" t="s">
-        <v>559</v>
-[...2 lines deleted...]
-    <row r="503" spans="1:5">
+        <v>562</v>
+      </c>
+    </row>
+    <row r="503" spans="1:6">
       <c r="C503" t="s">
-        <v>560</v>
-[...2 lines deleted...]
-    <row r="504" spans="1:5">
+        <v>563</v>
+      </c>
+    </row>
+    <row r="504" spans="1:6">
       <c r="C504" t="s">
-        <v>561</v>
-[...2 lines deleted...]
-    <row r="505" spans="1:5">
+        <v>564</v>
+      </c>
+    </row>
+    <row r="505" spans="1:6">
       <c r="C505" t="s">
-        <v>562</v>
-[...2 lines deleted...]
-    <row r="506" spans="1:5">
+        <v>565</v>
+      </c>
+    </row>
+    <row r="506" spans="1:6">
       <c r="C506" t="s">
-        <v>563</v>
-[...2 lines deleted...]
-    <row r="507" spans="1:5">
+        <v>566</v>
+      </c>
+    </row>
+    <row r="507" spans="1:6">
       <c r="C507" t="s">
-        <v>564</v>
-[...2 lines deleted...]
-    <row r="508" spans="1:5">
+        <v>567</v>
+      </c>
+    </row>
+    <row r="508" spans="1:6">
       <c r="C508" t="s">
-        <v>565</v>
-[...2 lines deleted...]
-    <row r="509" spans="1:5">
+        <v>568</v>
+      </c>
+    </row>
+    <row r="509" spans="1:6">
       <c r="C509" t="s">
-        <v>566</v>
-[...2 lines deleted...]
-    <row r="510" spans="1:5">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="510" spans="1:6">
       <c r="C510" t="s">
-        <v>567</v>
-[...2 lines deleted...]
-    <row r="511" spans="1:5">
+        <v>570</v>
+      </c>
+    </row>
+    <row r="511" spans="1:6">
       <c r="C511" t="s">
-        <v>568</v>
-[...2 lines deleted...]
-    <row r="512" spans="1:5">
+        <v>571</v>
+      </c>
+    </row>
+    <row r="512" spans="1:6">
       <c r="C512" t="s">
-        <v>569</v>
-[...2 lines deleted...]
-    <row r="513" spans="1:5">
+        <v>572</v>
+      </c>
+    </row>
+    <row r="513" spans="1:6">
       <c r="C513" t="s">
-        <v>570</v>
-[...2 lines deleted...]
-    <row r="514" spans="1:5">
+        <v>573</v>
+      </c>
+    </row>
+    <row r="514" spans="1:6">
       <c r="C514" t="s">
-        <v>571</v>
-[...2 lines deleted...]
-    <row r="515" spans="1:5">
+        <v>574</v>
+      </c>
+    </row>
+    <row r="515" spans="1:6">
       <c r="C515" t="s">
-        <v>572</v>
-[...2 lines deleted...]
-    <row r="516" spans="1:5">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="516" spans="1:6">
       <c r="C516" t="s">
-        <v>573</v>
-[...2 lines deleted...]
-    <row r="517" spans="1:5">
+        <v>576</v>
+      </c>
+    </row>
+    <row r="517" spans="1:6">
       <c r="C517" t="s">
-        <v>574</v>
-[...2 lines deleted...]
-    <row r="518" spans="1:5">
+        <v>577</v>
+      </c>
+    </row>
+    <row r="518" spans="1:6">
       <c r="C518" t="s">
-        <v>575</v>
-[...2 lines deleted...]
-    <row r="519" spans="1:5">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="519" spans="1:6">
       <c r="C519" t="s">
-        <v>576</v>
-[...2 lines deleted...]
-    <row r="520" spans="1:5">
+        <v>579</v>
+      </c>
+    </row>
+    <row r="520" spans="1:6">
       <c r="C520" t="s">
-        <v>577</v>
-[...2 lines deleted...]
-    <row r="521" spans="1:5">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="521" spans="1:6">
       <c r="C521" t="s">
-        <v>578</v>
-[...2 lines deleted...]
-    <row r="522" spans="1:5">
+        <v>581</v>
+      </c>
+    </row>
+    <row r="522" spans="1:6">
       <c r="C522" t="s">
-        <v>579</v>
-[...2 lines deleted...]
-    <row r="523" spans="1:5">
+        <v>582</v>
+      </c>
+    </row>
+    <row r="523" spans="1:6">
       <c r="C523" t="s">
-        <v>580</v>
-[...2 lines deleted...]
-    <row r="524" spans="1:5">
+        <v>583</v>
+      </c>
+    </row>
+    <row r="524" spans="1:6">
       <c r="C524" t="s">
-        <v>581</v>
-[...2 lines deleted...]
-    <row r="525" spans="1:5">
+        <v>584</v>
+      </c>
+    </row>
+    <row r="525" spans="1:6">
       <c r="C525" t="s">
-        <v>582</v>
-[...2 lines deleted...]
-    <row r="526" spans="1:5">
+        <v>585</v>
+      </c>
+    </row>
+    <row r="526" spans="1:6">
       <c r="C526" t="s">
-        <v>583</v>
-[...2 lines deleted...]
-    <row r="527" spans="1:5">
+        <v>586</v>
+      </c>
+    </row>
+    <row r="527" spans="1:6">
       <c r="C527" t="s">
-        <v>584</v>
-[...2 lines deleted...]
-    <row r="528" spans="1:5">
+        <v>587</v>
+      </c>
+    </row>
+    <row r="528" spans="1:6">
       <c r="C528" t="s">
-        <v>585</v>
-[...2 lines deleted...]
-    <row r="529" spans="1:5">
+        <v>588</v>
+      </c>
+    </row>
+    <row r="529" spans="1:6">
       <c r="C529" t="s">
-        <v>586</v>
-[...2 lines deleted...]
-    <row r="530" spans="1:5">
+        <v>589</v>
+      </c>
+    </row>
+    <row r="530" spans="1:6">
       <c r="C530" t="s">
-        <v>587</v>
-[...2 lines deleted...]
-    <row r="531" spans="1:5">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="531" spans="1:6">
       <c r="C531" t="s">
-        <v>588</v>
-[...2 lines deleted...]
-    <row r="532" spans="1:5">
+        <v>591</v>
+      </c>
+    </row>
+    <row r="532" spans="1:6">
       <c r="C532" t="s">
-        <v>589</v>
-[...2 lines deleted...]
-    <row r="533" spans="1:5">
+        <v>592</v>
+      </c>
+    </row>
+    <row r="533" spans="1:6">
       <c r="C533" t="s">
-        <v>590</v>
-[...2 lines deleted...]
-    <row r="534" spans="1:5">
+        <v>593</v>
+      </c>
+    </row>
+    <row r="534" spans="1:6">
       <c r="C534" t="s">
-        <v>591</v>
-[...2 lines deleted...]
-    <row r="535" spans="1:5">
+        <v>594</v>
+      </c>
+    </row>
+    <row r="535" spans="1:6">
       <c r="C535" t="s">
-        <v>592</v>
-[...2 lines deleted...]
-    <row r="536" spans="1:5">
+        <v>595</v>
+      </c>
+    </row>
+    <row r="536" spans="1:6">
       <c r="C536" t="s">
-        <v>593</v>
-[...2 lines deleted...]
-    <row r="537" spans="1:5">
+        <v>596</v>
+      </c>
+    </row>
+    <row r="537" spans="1:6">
       <c r="C537" t="s">
-        <v>594</v>
-[...2 lines deleted...]
-    <row r="538" spans="1:5">
+        <v>597</v>
+      </c>
+    </row>
+    <row r="538" spans="1:6">
       <c r="C538" t="s">
-        <v>595</v>
-[...2 lines deleted...]
-    <row r="539" spans="1:5">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="539" spans="1:6">
       <c r="C539" t="s">
-        <v>596</v>
-[...2 lines deleted...]
-    <row r="540" spans="1:5">
+        <v>599</v>
+      </c>
+    </row>
+    <row r="540" spans="1:6">
       <c r="C540" t="s">
-        <v>597</v>
-[...2 lines deleted...]
-    <row r="541" spans="1:5">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="541" spans="1:6">
       <c r="C541" t="s">
-        <v>598</v>
-[...2 lines deleted...]
-    <row r="542" spans="1:5">
+        <v>601</v>
+      </c>
+    </row>
+    <row r="542" spans="1:6">
       <c r="C542" t="s">
-        <v>599</v>
-[...2 lines deleted...]
-    <row r="543" spans="1:5">
+        <v>602</v>
+      </c>
+    </row>
+    <row r="543" spans="1:6">
       <c r="C543" t="s">
-        <v>600</v>
-[...2 lines deleted...]
-    <row r="544" spans="1:5">
+        <v>603</v>
+      </c>
+    </row>
+    <row r="544" spans="1:6">
       <c r="C544" t="s">
-        <v>601</v>
-[...2 lines deleted...]
-    <row r="545" spans="1:5">
+        <v>604</v>
+      </c>
+    </row>
+    <row r="545" spans="1:6">
       <c r="C545" t="s">
-        <v>602</v>
-[...2 lines deleted...]
-    <row r="546" spans="1:5">
+        <v>605</v>
+      </c>
+    </row>
+    <row r="546" spans="1:6">
       <c r="C546" t="s">
-        <v>603</v>
-[...2 lines deleted...]
-    <row r="547" spans="1:5">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="547" spans="1:6">
       <c r="C547" t="s">
-        <v>604</v>
-[...2 lines deleted...]
-    <row r="548" spans="1:5">
+        <v>607</v>
+      </c>
+    </row>
+    <row r="548" spans="1:6">
       <c r="C548" t="s">
-        <v>605</v>
-[...2 lines deleted...]
-    <row r="549" spans="1:5">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="549" spans="1:6">
       <c r="C549" t="s">
-        <v>606</v>
-[...2 lines deleted...]
-    <row r="550" spans="1:5">
+        <v>609</v>
+      </c>
+    </row>
+    <row r="550" spans="1:6">
       <c r="C550" t="s">
-        <v>607</v>
-[...2 lines deleted...]
-    <row r="551" spans="1:5">
+        <v>610</v>
+      </c>
+    </row>
+    <row r="551" spans="1:6">
       <c r="C551" t="s">
-        <v>608</v>
-[...2 lines deleted...]
-    <row r="552" spans="1:5">
+        <v>611</v>
+      </c>
+    </row>
+    <row r="552" spans="1:6">
       <c r="C552" t="s">
-        <v>609</v>
-[...2 lines deleted...]
-    <row r="553" spans="1:5">
+        <v>612</v>
+      </c>
+    </row>
+    <row r="553" spans="1:6">
       <c r="C553" t="s">
-        <v>610</v>
-[...2 lines deleted...]
-    <row r="554" spans="1:5">
+        <v>613</v>
+      </c>
+    </row>
+    <row r="554" spans="1:6">
       <c r="C554" t="s">
-        <v>611</v>
-[...2 lines deleted...]
-    <row r="555" spans="1:5">
+        <v>614</v>
+      </c>
+    </row>
+    <row r="555" spans="1:6">
       <c r="C555" t="s">
-        <v>612</v>
-[...2 lines deleted...]
-    <row r="556" spans="1:5">
+        <v>615</v>
+      </c>
+    </row>
+    <row r="556" spans="1:6">
       <c r="C556" t="s">
-        <v>613</v>
-[...2 lines deleted...]
-    <row r="557" spans="1:5">
+        <v>616</v>
+      </c>
+    </row>
+    <row r="557" spans="1:6">
       <c r="C557" t="s">
-        <v>614</v>
-[...2 lines deleted...]
-    <row r="558" spans="1:5">
+        <v>617</v>
+      </c>
+    </row>
+    <row r="558" spans="1:6">
       <c r="C558" t="s">
-        <v>615</v>
-[...2 lines deleted...]
-    <row r="559" spans="1:5">
+        <v>618</v>
+      </c>
+    </row>
+    <row r="559" spans="1:6">
       <c r="C559" t="s">
-        <v>616</v>
-[...2 lines deleted...]
-    <row r="560" spans="1:5">
+        <v>619</v>
+      </c>
+    </row>
+    <row r="560" spans="1:6">
       <c r="C560" t="s">
-        <v>617</v>
-[...2 lines deleted...]
-    <row r="561" spans="1:5">
+        <v>620</v>
+      </c>
+    </row>
+    <row r="561" spans="1:6">
       <c r="C561" t="s">
-        <v>618</v>
-[...2 lines deleted...]
-    <row r="562" spans="1:5">
+        <v>621</v>
+      </c>
+    </row>
+    <row r="562" spans="1:6">
       <c r="C562" t="s">
-        <v>619</v>
-[...2 lines deleted...]
-    <row r="563" spans="1:5">
+        <v>622</v>
+      </c>
+    </row>
+    <row r="563" spans="1:6">
       <c r="C563" t="s">
-        <v>620</v>
-[...2 lines deleted...]
-    <row r="564" spans="1:5">
+        <v>623</v>
+      </c>
+    </row>
+    <row r="564" spans="1:6">
       <c r="C564" t="s">
-        <v>621</v>
-[...2 lines deleted...]
-    <row r="565" spans="1:5">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="565" spans="1:6">
       <c r="C565" t="s">
-        <v>622</v>
-[...2 lines deleted...]
-    <row r="566" spans="1:5">
+        <v>625</v>
+      </c>
+    </row>
+    <row r="566" spans="1:6">
       <c r="C566" t="s">
-        <v>623</v>
-[...2 lines deleted...]
-    <row r="567" spans="1:5">
+        <v>626</v>
+      </c>
+    </row>
+    <row r="567" spans="1:6">
       <c r="C567" t="s">
-        <v>624</v>
-[...2 lines deleted...]
-    <row r="568" spans="1:5">
+        <v>627</v>
+      </c>
+    </row>
+    <row r="568" spans="1:6">
       <c r="C568" t="s">
-        <v>625</v>
-[...2 lines deleted...]
-    <row r="569" spans="1:5">
+        <v>628</v>
+      </c>
+    </row>
+    <row r="569" spans="1:6">
       <c r="C569" t="s">
-        <v>626</v>
-[...2 lines deleted...]
-    <row r="570" spans="1:5">
+        <v>629</v>
+      </c>
+    </row>
+    <row r="570" spans="1:6">
       <c r="C570" t="s">
-        <v>627</v>
-[...2 lines deleted...]
-    <row r="571" spans="1:5">
+        <v>630</v>
+      </c>
+    </row>
+    <row r="571" spans="1:6">
       <c r="C571" t="s">
-        <v>628</v>
-[...2 lines deleted...]
-    <row r="572" spans="1:5">
+        <v>631</v>
+      </c>
+    </row>
+    <row r="572" spans="1:6">
       <c r="C572" t="s">
-        <v>629</v>
-[...2 lines deleted...]
-    <row r="573" spans="1:5">
+        <v>632</v>
+      </c>
+    </row>
+    <row r="573" spans="1:6">
       <c r="C573" t="s">
-        <v>630</v>
-[...2 lines deleted...]
-    <row r="574" spans="1:5">
+        <v>633</v>
+      </c>
+    </row>
+    <row r="574" spans="1:6">
       <c r="C574" t="s">
-        <v>631</v>
-[...2 lines deleted...]
-    <row r="575" spans="1:5">
+        <v>634</v>
+      </c>
+    </row>
+    <row r="575" spans="1:6">
       <c r="C575" t="s">
-        <v>632</v>
-[...2 lines deleted...]
-    <row r="576" spans="1:5">
+        <v>635</v>
+      </c>
+    </row>
+    <row r="576" spans="1:6">
       <c r="C576">
         <v>11</v>
       </c>
     </row>
-    <row r="577" spans="1:5">
+    <row r="577" spans="1:6">
       <c r="C577" t="s">
-        <v>633</v>
-[...2 lines deleted...]
-    <row r="578" spans="1:5">
+        <v>636</v>
+      </c>
+    </row>
+    <row r="578" spans="1:6">
       <c r="C578" t="s">
-        <v>634</v>
-[...2 lines deleted...]
-    <row r="579" spans="1:5">
+        <v>637</v>
+      </c>
+    </row>
+    <row r="579" spans="1:6">
       <c r="C579">
         <v>111111111111</v>
       </c>
     </row>
-    <row r="580" spans="1:5">
+    <row r="580" spans="1:6">
       <c r="C580" t="s">
-        <v>635</v>
-[...2 lines deleted...]
-    <row r="581" spans="1:5">
+        <v>638</v>
+      </c>
+    </row>
+    <row r="581" spans="1:6">
       <c r="C581" t="s">
-        <v>636</v>
-[...2 lines deleted...]
-    <row r="582" spans="1:5">
+        <v>639</v>
+      </c>
+    </row>
+    <row r="582" spans="1:6">
       <c r="C582" t="s">
-        <v>637</v>
-[...2 lines deleted...]
-    <row r="583" spans="1:5">
+        <v>640</v>
+      </c>
+    </row>
+    <row r="583" spans="1:6">
       <c r="C583" t="s">
-        <v>638</v>
-[...2 lines deleted...]
-    <row r="584" spans="1:5">
+        <v>641</v>
+      </c>
+    </row>
+    <row r="584" spans="1:6">
       <c r="C584" t="s">
-        <v>639</v>
-[...2 lines deleted...]
-    <row r="585" spans="1:5">
+        <v>642</v>
+      </c>
+    </row>
+    <row r="585" spans="1:6">
       <c r="C585" t="s">
-        <v>640</v>
-[...2 lines deleted...]
-    <row r="586" spans="1:5">
+        <v>643</v>
+      </c>
+    </row>
+    <row r="586" spans="1:6">
       <c r="C586" t="s">
-        <v>641</v>
-[...2 lines deleted...]
-    <row r="587" spans="1:5">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="587" spans="1:6">
       <c r="C587" t="s">
-        <v>642</v>
-[...2 lines deleted...]
-    <row r="588" spans="1:5">
+        <v>645</v>
+      </c>
+    </row>
+    <row r="588" spans="1:6">
       <c r="C588" t="s">
-        <v>643</v>
-[...2 lines deleted...]
-    <row r="589" spans="1:5">
+        <v>646</v>
+      </c>
+    </row>
+    <row r="589" spans="1:6">
       <c r="C589" t="s">
-        <v>644</v>
-[...2 lines deleted...]
-    <row r="590" spans="1:5">
+        <v>647</v>
+      </c>
+    </row>
+    <row r="590" spans="1:6">
       <c r="C590" t="s">
-        <v>645</v>
-[...2 lines deleted...]
-    <row r="591" spans="1:5">
+        <v>648</v>
+      </c>
+    </row>
+    <row r="591" spans="1:6">
       <c r="C591" t="s">
-        <v>646</v>
-[...2 lines deleted...]
-    <row r="592" spans="1:5">
+        <v>649</v>
+      </c>
+    </row>
+    <row r="592" spans="1:6">
       <c r="C592" t="s">
-        <v>647</v>
-[...2 lines deleted...]
-    <row r="593" spans="1:5">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="593" spans="1:6">
       <c r="C593" t="s">
-        <v>648</v>
-[...2 lines deleted...]
-    <row r="594" spans="1:5">
+        <v>651</v>
+      </c>
+    </row>
+    <row r="594" spans="1:6">
       <c r="C594" t="s">
-        <v>649</v>
-[...2 lines deleted...]
-    <row r="595" spans="1:5">
+        <v>652</v>
+      </c>
+    </row>
+    <row r="595" spans="1:6">
       <c r="C595" t="s">
-        <v>650</v>
-[...2 lines deleted...]
-    <row r="596" spans="1:5">
+        <v>653</v>
+      </c>
+    </row>
+    <row r="596" spans="1:6">
       <c r="C596" t="s">
-        <v>651</v>
-[...2 lines deleted...]
-    <row r="597" spans="1:5">
+        <v>654</v>
+      </c>
+    </row>
+    <row r="597" spans="1:6">
       <c r="C597" t="s">
-        <v>652</v>
-[...2 lines deleted...]
-    <row r="598" spans="1:5">
+        <v>655</v>
+      </c>
+    </row>
+    <row r="598" spans="1:6">
       <c r="C598" t="s">
-        <v>653</v>
-[...2 lines deleted...]
-    <row r="599" spans="1:5">
+        <v>656</v>
+      </c>
+    </row>
+    <row r="599" spans="1:6">
       <c r="C599">
         <v>111</v>
       </c>
     </row>
-    <row r="600" spans="1:5">
+    <row r="600" spans="1:6">
       <c r="C600" t="s">
-        <v>654</v>
-[...2 lines deleted...]
-    <row r="601" spans="1:5">
+        <v>657</v>
+      </c>
+    </row>
+    <row r="601" spans="1:6">
       <c r="C601" t="s">
-        <v>655</v>
-[...2 lines deleted...]
-    <row r="602" spans="1:5">
+        <v>658</v>
+      </c>
+    </row>
+    <row r="602" spans="1:6">
       <c r="C602" t="s">
-        <v>656</v>
-[...2 lines deleted...]
-    <row r="603" spans="1:5">
+        <v>659</v>
+      </c>
+    </row>
+    <row r="603" spans="1:6">
       <c r="C603" t="s">
-        <v>657</v>
-[...2 lines deleted...]
-    <row r="604" spans="1:5">
+        <v>660</v>
+      </c>
+    </row>
+    <row r="604" spans="1:6">
       <c r="C604" t="s">
-        <v>658</v>
-[...2 lines deleted...]
-    <row r="605" spans="1:5">
+        <v>661</v>
+      </c>
+    </row>
+    <row r="605" spans="1:6">
       <c r="C605" t="s">
-        <v>659</v>
-[...2 lines deleted...]
-    <row r="606" spans="1:5">
+        <v>662</v>
+      </c>
+    </row>
+    <row r="606" spans="1:6">
       <c r="C606" t="s">
-        <v>660</v>
-[...2 lines deleted...]
-    <row r="607" spans="1:5">
+        <v>663</v>
+      </c>
+    </row>
+    <row r="607" spans="1:6">
       <c r="C607" t="s">
-        <v>661</v>
-[...2 lines deleted...]
-    <row r="608" spans="1:5">
+        <v>664</v>
+      </c>
+    </row>
+    <row r="608" spans="1:6">
       <c r="C608" t="s">
-        <v>662</v>
-[...2 lines deleted...]
-    <row r="609" spans="1:5">
+        <v>665</v>
+      </c>
+    </row>
+    <row r="609" spans="1:6">
       <c r="C609" t="s">
-        <v>663</v>
-[...2 lines deleted...]
-    <row r="610" spans="1:5">
+        <v>666</v>
+      </c>
+    </row>
+    <row r="610" spans="1:6">
       <c r="C610" t="s">
-        <v>664</v>
-[...2 lines deleted...]
-    <row r="611" spans="1:5">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="611" spans="1:6">
       <c r="C611" t="s">
-        <v>665</v>
-[...2 lines deleted...]
-    <row r="612" spans="1:5">
+        <v>668</v>
+      </c>
+    </row>
+    <row r="612" spans="1:6">
       <c r="C612" t="s">
-        <v>666</v>
-[...2 lines deleted...]
-    <row r="613" spans="1:5">
+        <v>669</v>
+      </c>
+    </row>
+    <row r="613" spans="1:6">
       <c r="C613" t="s">
-        <v>667</v>
-[...2 lines deleted...]
-    <row r="614" spans="1:5">
+        <v>670</v>
+      </c>
+    </row>
+    <row r="614" spans="1:6">
       <c r="C614" t="s">
-        <v>668</v>
-[...2 lines deleted...]
-    <row r="615" spans="1:5">
+        <v>671</v>
+      </c>
+    </row>
+    <row r="615" spans="1:6">
       <c r="C615" t="s">
-        <v>669</v>
-[...2 lines deleted...]
-    <row r="616" spans="1:5">
+        <v>672</v>
+      </c>
+    </row>
+    <row r="616" spans="1:6">
       <c r="C616" t="s">
-        <v>670</v>
-[...2 lines deleted...]
-    <row r="617" spans="1:5">
+        <v>673</v>
+      </c>
+    </row>
+    <row r="617" spans="1:6">
       <c r="C617" t="s">
-        <v>671</v>
-[...2 lines deleted...]
-    <row r="618" spans="1:5">
+        <v>674</v>
+      </c>
+    </row>
+    <row r="618" spans="1:6">
       <c r="C618" t="s">
-        <v>672</v>
-[...2 lines deleted...]
-    <row r="619" spans="1:5">
+        <v>675</v>
+      </c>
+    </row>
+    <row r="619" spans="1:6">
       <c r="C619" t="s">
-        <v>673</v>
-[...2 lines deleted...]
-    <row r="620" spans="1:5">
+        <v>676</v>
+      </c>
+    </row>
+    <row r="620" spans="1:6">
       <c r="C620" t="s">
-        <v>674</v>
-[...2 lines deleted...]
-    <row r="621" spans="1:5">
+        <v>677</v>
+      </c>
+    </row>
+    <row r="621" spans="1:6">
       <c r="C621">
         <v>1</v>
       </c>
     </row>
-    <row r="622" spans="1:5">
+    <row r="622" spans="1:6">
       <c r="C622" t="s">
-        <v>675</v>
-[...2 lines deleted...]
-    <row r="623" spans="1:5">
+        <v>678</v>
+      </c>
+    </row>
+    <row r="623" spans="1:6">
       <c r="C623" t="s">
-        <v>676</v>
-[...2 lines deleted...]
-    <row r="624" spans="1:5">
+        <v>679</v>
+      </c>
+    </row>
+    <row r="624" spans="1:6">
       <c r="C624" t="s">
-        <v>677</v>
-[...2 lines deleted...]
-    <row r="625" spans="1:5">
+        <v>680</v>
+      </c>
+    </row>
+    <row r="625" spans="1:6">
       <c r="C625" t="s">
-        <v>678</v>
-[...2 lines deleted...]
-    <row r="626" spans="1:5">
+        <v>681</v>
+      </c>
+    </row>
+    <row r="626" spans="1:6">
       <c r="C626" t="s">
-        <v>679</v>
-[...2 lines deleted...]
-    <row r="627" spans="1:5">
+        <v>682</v>
+      </c>
+    </row>
+    <row r="627" spans="1:6">
       <c r="C627" t="s">
-        <v>680</v>
-[...2 lines deleted...]
-    <row r="628" spans="1:5">
+        <v>683</v>
+      </c>
+    </row>
+    <row r="628" spans="1:6">
       <c r="C628" t="s">
-        <v>681</v>
-[...2 lines deleted...]
-    <row r="629" spans="1:5">
+        <v>684</v>
+      </c>
+    </row>
+    <row r="629" spans="1:6">
       <c r="C629" t="s">
-        <v>682</v>
-[...2 lines deleted...]
-    <row r="630" spans="1:5">
+        <v>685</v>
+      </c>
+    </row>
+    <row r="630" spans="1:6">
       <c r="C630" t="s">
-        <v>683</v>
-[...2 lines deleted...]
-    <row r="631" spans="1:5">
+        <v>686</v>
+      </c>
+    </row>
+    <row r="631" spans="1:6">
       <c r="C631" t="s">
-        <v>684</v>
-[...2 lines deleted...]
-    <row r="632" spans="1:5">
+        <v>687</v>
+      </c>
+    </row>
+    <row r="632" spans="1:6">
       <c r="C632" t="s">
-        <v>685</v>
-[...2 lines deleted...]
-    <row r="633" spans="1:5">
+        <v>688</v>
+      </c>
+    </row>
+    <row r="633" spans="1:6">
       <c r="C633" t="s">
-        <v>686</v>
-[...2 lines deleted...]
-    <row r="634" spans="1:5">
+        <v>689</v>
+      </c>
+    </row>
+    <row r="634" spans="1:6">
       <c r="C634" t="s">
-        <v>687</v>
-[...2 lines deleted...]
-    <row r="635" spans="1:5">
+        <v>690</v>
+      </c>
+    </row>
+    <row r="635" spans="1:6">
       <c r="C635" t="s">
-        <v>688</v>
-[...2 lines deleted...]
-    <row r="636" spans="1:5">
+        <v>691</v>
+      </c>
+    </row>
+    <row r="636" spans="1:6">
       <c r="C636" t="s">
-        <v>689</v>
-[...2 lines deleted...]
-    <row r="637" spans="1:5">
+        <v>692</v>
+      </c>
+    </row>
+    <row r="637" spans="1:6">
       <c r="C637" t="s">
-        <v>690</v>
-[...2 lines deleted...]
-    <row r="638" spans="1:5">
+        <v>693</v>
+      </c>
+    </row>
+    <row r="638" spans="1:6">
       <c r="C638" t="s">
-        <v>691</v>
-[...2 lines deleted...]
-    <row r="639" spans="1:5">
+        <v>694</v>
+      </c>
+    </row>
+    <row r="639" spans="1:6">
       <c r="C639" t="s">
-        <v>692</v>
-[...2 lines deleted...]
-    <row r="640" spans="1:5">
+        <v>695</v>
+      </c>
+    </row>
+    <row r="640" spans="1:6">
       <c r="C640" t="s">
-        <v>693</v>
-[...2 lines deleted...]
-    <row r="641" spans="1:5">
+        <v>696</v>
+      </c>
+    </row>
+    <row r="641" spans="1:6">
       <c r="C641" t="s">
-        <v>694</v>
-[...2 lines deleted...]
-    <row r="642" spans="1:5">
+        <v>697</v>
+      </c>
+    </row>
+    <row r="642" spans="1:6">
       <c r="C642" t="s">
-        <v>695</v>
-[...2 lines deleted...]
-    <row r="643" spans="1:5">
+        <v>698</v>
+      </c>
+    </row>
+    <row r="643" spans="1:6">
       <c r="C643" t="s">
-        <v>696</v>
-[...2 lines deleted...]
-    <row r="644" spans="1:5">
+        <v>699</v>
+      </c>
+    </row>
+    <row r="644" spans="1:6">
       <c r="C644" t="s">
-        <v>697</v>
-[...2 lines deleted...]
-    <row r="645" spans="1:5">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="645" spans="1:6">
       <c r="C645" t="s">
-        <v>698</v>
-[...2 lines deleted...]
-    <row r="646" spans="1:5">
+        <v>701</v>
+      </c>
+    </row>
+    <row r="646" spans="1:6">
       <c r="C646" t="s">
-        <v>699</v>
-[...2 lines deleted...]
-    <row r="647" spans="1:5">
+        <v>702</v>
+      </c>
+    </row>
+    <row r="647" spans="1:6">
       <c r="C647" t="s">
-        <v>700</v>
-[...2 lines deleted...]
-    <row r="648" spans="1:5">
+        <v>703</v>
+      </c>
+    </row>
+    <row r="648" spans="1:6">
       <c r="C648" t="s">
-        <v>701</v>
-[...2 lines deleted...]
-    <row r="649" spans="1:5">
+        <v>704</v>
+      </c>
+    </row>
+    <row r="649" spans="1:6">
       <c r="C649" t="s">
-        <v>702</v>
-[...2 lines deleted...]
-    <row r="650" spans="1:5">
+        <v>705</v>
+      </c>
+    </row>
+    <row r="650" spans="1:6">
       <c r="C650" t="s">
-        <v>703</v>
-[...2 lines deleted...]
-    <row r="651" spans="1:5">
+        <v>706</v>
+      </c>
+    </row>
+    <row r="651" spans="1:6">
       <c r="C651" t="s">
-        <v>704</v>
-[...2 lines deleted...]
-    <row r="652" spans="1:5">
+        <v>707</v>
+      </c>
+    </row>
+    <row r="652" spans="1:6">
       <c r="C652" t="s">
-        <v>705</v>
-[...2 lines deleted...]
-    <row r="653" spans="1:5">
+        <v>708</v>
+      </c>
+    </row>
+    <row r="653" spans="1:6">
       <c r="C653" t="s">
-        <v>706</v>
+        <v>709</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">